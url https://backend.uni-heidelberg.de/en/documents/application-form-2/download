--- v0 (2026-01-18)
+++ v1 (2026-05-01)
@@ -1,432 +1,1265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="244055A2" w14:textId="0293696B" w:rsidR="00706805" w:rsidRPr="008D6148" w:rsidRDefault="00E05ACA" w:rsidP="007C5E77">
+    <w:p w14:paraId="4BB207C1" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463A9388" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DC009F" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C644AB4" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2E2AE1" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC7244A" w14:textId="5C83D824" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>heiTRACKS Mentoring-Programm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C80819" w14:textId="32B3F5F5" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Application form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EB5910" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C47435" w14:textId="13916DC4" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Dear applicants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B63F017" w14:textId="2CAD502F" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>e appreciate your interest in the heiTRACKS mentoring program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FE5CE1" w14:textId="044E01D8" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To facilitate the application process, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>in finding a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suitable mentor, and tailor the program content to your expectations and goals, we need some information from you. Of course, all information is voluntary. Your data will be treated confidentially and used exclusively within the scope of the mentoring program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203DD1E5" w14:textId="0C6166F6" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further information about the program and the privacy policy can be found at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F06436">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>www.uni-heidelberg.de/mentoring_postdocs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAA13D5" w14:textId="3DB0D6FE" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Your complete application includes the following documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D55AC6B" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:pBdr>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>this completed application form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F9CCE0" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>CV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in table format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF3333E" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28322825" w14:textId="459DD0B5" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please send your documents by email to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001B3A78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>mentoring@uni-heidelberg.de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>June 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To ensure the security of your data, we recommend encrypting your email containing the application documents. For more information on sending encrypted emails, please visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F06436">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>https://www.urz.uni-heidelberg.de/de/support/anleitungen/smime-zertifikat-beantragen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160442E1" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305AB263" w14:textId="7D567FE0" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please participate in one of the online information sessions before applying (register </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="001B3A78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>h</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B3A78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B3A78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>re</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>We are also available for a personal consultation and look forward to receiving your application!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226C7B46" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C1FCD4" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0D2708" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Dr. Max Vetter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529F4BD3" w14:textId="3C79F53B" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Program manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heiTRACKS Mentoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442CC966" w14:textId="1AFD28E5" w:rsidR="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Universität Heidelberg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Dezernat Personal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Abteilung Personalentwicklung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Seminarstraße 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>69117 Heidelberg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tel.: +49 6221 54 12 508</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">E-Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001B3A78">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>mentoring@uni-heidelberg.de</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D169B5A" w14:textId="6C3A746A" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78" w:rsidP="001B3A78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>www.uni-heidelberg.de/mentoring_postdocs_en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CB6496" w14:textId="77777777" w:rsidR="001B3A78" w:rsidRPr="001B3A78" w:rsidRDefault="001B3A78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3A78">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">heiTRACKS Mentoring </w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5321E2F8" w14:textId="77777777" w:rsidR="007C5E77" w:rsidRPr="007C5E77" w:rsidRDefault="007C5E77" w:rsidP="007C5E77"/>
     <w:p w14:paraId="560D29FF" w14:textId="2DE9843A" w:rsidR="0021268C" w:rsidRPr="00041359" w:rsidRDefault="00E05ACA" w:rsidP="0021268C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Personal Details</w:t>
       </w:r>
       <w:r w:rsidR="0021268C" w:rsidRPr="00041359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="36CCF9EA" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="001A4988" w:rsidRPr="00FD6E42" w14:paraId="36CCF9EA" w14:textId="77777777" w:rsidTr="00CB1E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5210F6AC" w14:textId="50347E55" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="0021268C" w:rsidP="0021268C">
+          <w:p w14:paraId="5210F6AC" w14:textId="2C1C18E8" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="0021268C" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00E05ACA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>itle</w:t>
             </w:r>
             <w:r w:rsidR="00C21BD0" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="23447144"/>
+            <w:id w:val="950829022"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="8357CA7F5A5E4C99830210EF99AD9207"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6FD418EC" w14:textId="325916E7" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="00A05D0C" w:rsidP="00A05D0C">
+              <w:p w14:paraId="6FD418EC" w14:textId="78790F4E" w:rsidR="001A4988" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here</w:t>
+                </w:r>
+                <w:r w:rsidR="004539A8" w:rsidRPr="0063251A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="12EB6759" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="001A4988" w:rsidRPr="00FD6E42" w14:paraId="12EB6759" w14:textId="77777777" w:rsidTr="00CB1E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="709C5A4D" w14:textId="0294C332" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="0021268C" w:rsidP="0021268C">
+          <w:p w14:paraId="709C5A4D" w14:textId="15C52C2C" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="0021268C" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name, </w:t>
             </w:r>
             <w:r w:rsidR="00E05ACA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
             <w:r w:rsidR="00C21BD0" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00523FE3" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-456416808"/>
+            <w:id w:val="-1527792595"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="B1A25D6CEDE74E01B3CC99837EC3FF63"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="39412313" w14:textId="1E4BF3E9" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="0021268C">
+              <w:p w14:paraId="39412313" w14:textId="1157E403" w:rsidR="001A4988" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="4572B5E6" w14:textId="77777777" w:rsidTr="000B3E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6BE873D5" w14:textId="07156D94" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="00E05ACA" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0021268C" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1881894967"/>
+            <w:id w:val="-1268225524"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:displayText="female" w:value="female"/>
+              <w:listItem w:displayText="male" w:value="male"/>
+              <w:listItem w:displayText="other" w:value="other"/>
+            </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
-              <w:p w14:paraId="4FB09C8D" w14:textId="1A837C86" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="0021268C">
+              <w:p w14:paraId="4FB09C8D" w14:textId="29202BF6" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please choose an element</w:t>
+                </w:r>
+                <w:r w:rsidR="004539A8" w:rsidRPr="0063251A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="4325070F" w14:textId="77777777" w:rsidTr="000B3E43">
+      <w:tr w:rsidR="001A4988" w:rsidRPr="00FD6E42" w14:paraId="4325070F" w14:textId="77777777" w:rsidTr="000B3E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5CB908E0" w14:textId="28D9E599" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="00E05ACA" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1494066278"/>
+            <w:id w:val="1480734414"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="2DE3F09620B343C99C10463FBDB87826"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="41966ECA" w14:textId="17E63DE1" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="0021268C">
+              <w:p w14:paraId="41966ECA" w14:textId="09E84769" w:rsidR="001A4988" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="591EF764" w14:textId="77777777" w:rsidTr="000B3E43">
+      <w:tr w:rsidR="001A4988" w:rsidRPr="00FD6E42" w14:paraId="591EF764" w14:textId="77777777" w:rsidTr="000B3E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7E8CB5D1" w14:textId="224E0884" w:rsidR="0021268C" w:rsidRPr="00F05AB3" w:rsidRDefault="0021268C" w:rsidP="000B3E43">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ad</w:t>
             </w:r>
             <w:r w:rsidR="004539A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -446,82 +1279,85 @@
               </w:rPr>
               <w:t>office</w:t>
             </w:r>
             <w:r w:rsidR="000B3E43" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
             <w:r w:rsidR="00C21BD0" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1961694634"/>
+            <w:id w:val="2099821145"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="08C37A9FCBBF48D6B96DFB6F19C0C067"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="77281E4A" w14:textId="3128E433" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="0021268C">
+              <w:p w14:paraId="77281E4A" w14:textId="327D3345" w:rsidR="001A4988" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="5E41F782" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="001A4988" w:rsidRPr="00FD6E42" w14:paraId="5E41F782" w14:textId="77777777" w:rsidTr="00CB1E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="14059092" w14:textId="72CF79B5" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="004539A8" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ph</w:t>
             </w:r>
             <w:r w:rsidR="00E05ACA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -555,509 +1391,533 @@
               </w:rPr>
               <w:t>office</w:t>
             </w:r>
             <w:r w:rsidR="005C291B" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1990629489"/>
+            <w:id w:val="-1739627609"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="4F71FF52FAF14D67A30517453924DE7A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3487F154" w14:textId="20110B6A" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="00A05D0C" w:rsidP="00DD5228">
+              <w:p w14:paraId="3487F154" w14:textId="7EFFDBCA" w:rsidR="001A4988" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="5026D690" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="001A4988" w:rsidRPr="00FD6E42" w14:paraId="5026D690" w14:textId="77777777" w:rsidTr="00CB1E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="23C127D2" w14:textId="77777777" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="001A4375" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1926606695"/>
+            <w:id w:val="-180123838"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="C4B94AC18C1E446F83B3B14B9FE69F98"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="442164DA" w14:textId="354A7C3B" w:rsidR="001A4988" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="0021268C">
+              <w:p w14:paraId="442164DA" w14:textId="352E80BA" w:rsidR="001A4988" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4988" w:rsidRPr="00A05D0C" w14:paraId="10A4DE6D" w14:textId="77777777" w:rsidTr="00C21BD0">
+      <w:tr w:rsidR="001A4988" w:rsidRPr="0021268C" w14:paraId="10A4DE6D" w14:textId="77777777" w:rsidTr="00C21BD0">
         <w:trPr>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D022435" w14:textId="39B34628" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="00E05ACA" w:rsidP="0021268C">
+          <w:p w14:paraId="7D022435" w14:textId="1709D7C2" w:rsidR="001A4988" w:rsidRPr="00F05AB3" w:rsidRDefault="00E05ACA" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Children</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0021268C" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5633F38C" w14:textId="4B20D35B" w:rsidR="007F3BA2" w:rsidRPr="00345CCF" w:rsidRDefault="00345CCF" w:rsidP="008C4396">
+          <w:p w14:paraId="5633F38C" w14:textId="02240568" w:rsidR="007F3BA2" w:rsidRPr="00E05ACA" w:rsidRDefault="00B95850" w:rsidP="008C4396">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3151"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-288352815"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007966BB" w:rsidRPr="00345CCF">
+                <w:r w:rsidR="004539A8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004539A8" w:rsidRPr="00345CCF">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="004539A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007F3BA2" w:rsidRPr="00345CCF">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007F3BA2" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidR="00E05ACA" w:rsidRPr="00345CCF">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00E05ACA" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CFBB3F5" w14:textId="44EB478F" w:rsidR="00C86B62" w:rsidRPr="00A05D0C" w:rsidRDefault="00345CCF" w:rsidP="004539A8">
+          <w:p w14:paraId="0CFBB3F5" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRDefault="00B95850" w:rsidP="004539A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3151"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1609965120"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DD5228" w:rsidRPr="00A05D0C">
+                <w:r w:rsidR="004539A8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004539A8" w:rsidRPr="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="004539A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E05ACA" w:rsidRPr="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00E05ACA" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
-            <w:r w:rsidR="007F3BA2" w:rsidRPr="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007F3BA2" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00401148" w:rsidRPr="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00401148" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00E05ACA" w:rsidRPr="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00E05ACA" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>date of birth</w:t>
             </w:r>
-            <w:r w:rsidR="00401148" w:rsidRPr="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00401148" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="007F3BA2" w:rsidRPr="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007F3BA2" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00A05D0C" w:rsidRPr="00A05D0C">
-[...28 lines deleted...]
-            </w:sdt>
           </w:p>
-          <w:p w14:paraId="54425ADE" w14:textId="0E371CA6" w:rsidR="004539A8" w:rsidRPr="00A05D0C" w:rsidRDefault="004539A8" w:rsidP="004539A8">
-[...133 lines deleted...]
-              <w:p w14:paraId="5DC14A61" w14:textId="4D147140" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="0021268C">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:id w:val="-545374791"/>
+              <w:placeholder>
+                <w:docPart w:val="2404C75E5D5C49F3B8F84B40639102DE"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="54425ADE" w14:textId="74794BC3" w:rsidR="004539A8" w:rsidRPr="004539A8" w:rsidRDefault="00FD6E42" w:rsidP="004539A8">
                 <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="3151"/>
+                  </w:tabs>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Date/s of birth</w:t>
+                </w:r>
+                <w:r w:rsidR="004539A8" w:rsidRPr="0063251A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021268C" w:rsidRPr="00FD6E42" w14:paraId="5B4F6153" w14:textId="77777777" w:rsidTr="00CB1E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF5C508" w14:textId="24F24167" w:rsidR="0021268C" w:rsidRPr="00E05ACA" w:rsidRDefault="004539A8" w:rsidP="00CA1A5C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If applicable </w:t>
+            </w:r>
+            <w:r w:rsidR="00D01961">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>family duties</w:t>
+            </w:r>
+            <w:r w:rsidR="001A4375" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0021268C" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E05ACA" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D10427">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>caretaking</w:t>
+            </w:r>
+            <w:r w:rsidR="00E05ACA" w:rsidRPr="00E05ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6657" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:id w:val="1310587632"/>
+              <w:placeholder>
+                <w:docPart w:val="E330A72B272C465F814C073008D09CB3"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5DC14A61" w14:textId="7A149495" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FD6E42">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Please click to enter text here.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
       <w:tr w:rsidR="00071A07" w:rsidRPr="004539A8" w14:paraId="478F516F" w14:textId="77777777" w:rsidTr="00CB1E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0F55912F" w14:textId="2E70B358" w:rsidR="00071A07" w:rsidRPr="00A627AD" w:rsidRDefault="00A627AD" w:rsidP="004539A8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A627AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">First </w:t>
             </w:r>
             <w:r w:rsidR="004539A8">
@@ -1084,51 +1944,51 @@
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00A627AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> family</w:t>
             </w:r>
             <w:r w:rsidR="00071A07" w:rsidRPr="00A627AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60AF7E5B" w14:textId="2CDF1EE8" w:rsidR="004539A8" w:rsidRPr="004539A8" w:rsidRDefault="00345CCF" w:rsidP="004539A8">
+          <w:p w14:paraId="60AF7E5B" w14:textId="759E1352" w:rsidR="004539A8" w:rsidRPr="004539A8" w:rsidRDefault="00B95850" w:rsidP="004539A8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1113560391"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004539A8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -1176,254 +2036,259 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1A5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> no               </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="795880485"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00CA1A5C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004539A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> no statement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6033EA23" w14:textId="77777777" w:rsidR="00DF0F85" w:rsidRPr="004539A8" w:rsidRDefault="004007B8">
-[...4 lines deleted...]
-    <w:p w14:paraId="42AA2040" w14:textId="5CA0927E" w:rsidR="0021268C" w:rsidRPr="00041359" w:rsidRDefault="00A627AD" w:rsidP="0021268C">
+    <w:p w14:paraId="42AA2040" w14:textId="100820DB" w:rsidR="0021268C" w:rsidRPr="00041359" w:rsidRDefault="00A627AD" w:rsidP="004801D0">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Current </w:t>
       </w:r>
       <w:r w:rsidR="00A415BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Employment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0021268C" w:rsidRPr="0021268C" w14:paraId="0DF07FCA" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="0021268C" w:rsidRPr="00FD6E42" w14:paraId="0DF07FCA" w14:textId="77777777" w:rsidTr="004801D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="13A4016F" w14:textId="2EF92836" w:rsidR="0021268C" w:rsidRPr="008D6148" w:rsidRDefault="00A627AD" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6148">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Specialisation &amp; Function</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="008D6148">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
-            <w:id w:val="-1434582457"/>
+            <w:id w:val="-708024820"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="1E76F90E787846B4BDE75ACCA394FF7B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6657" w:type="dxa"/>
+                <w:tcW w:w="6655" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="15D7AC0F" w14:textId="566ED0FF" w:rsidR="0021268C" w:rsidRPr="0021268C" w:rsidRDefault="007966BB" w:rsidP="0021268C">
+              <w:p w14:paraId="15D7AC0F" w14:textId="4D84C180" w:rsidR="0021268C" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FD6E42">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Please click to enter text here.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004801D0" w:rsidRPr="0021268C" w14:paraId="59C76070" w14:textId="77777777" w:rsidTr="004801D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="006EE820" w14:textId="3EFBB7C9" w:rsidR="004801D0" w:rsidRPr="008D6148" w:rsidRDefault="004801D0" w:rsidP="0021268C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:alias w:val="Please choose a faculty"/>
+            <w:tag w:val="Please choose a faculty"/>
+            <w:id w:val="55901394"/>
+            <w:placeholder>
+              <w:docPart w:val="4E991FCF56C641A5BF4856439E87998B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Please choose a faculty"/>
+              <w:listItem w:displayText="Faculty of Biosciences " w:value="Faculty of Biosciences "/>
+              <w:listItem w:displayText="Faculty of Chemistry and Earth Sciences" w:value="Faculty of Chemistry and Earth Sciences"/>
+              <w:listItem w:displayText="Faculty of Engineering Sciences" w:value="Faculty of Engineering Sciences"/>
+              <w:listItem w:displayText="Faculty of Mathematics and Computer Sciences" w:value="Faculty of Mathematics and Computer Sciences"/>
+              <w:listItem w:displayText="Faculty of Physics and Astronomy" w:value="Faculty of Physics and Astronomy"/>
+              <w:listItem w:displayText="Philosophische Fakultät" w:value="Philosophische Fakultät"/>
+              <w:listItem w:displayText="Neuphilologische Fakultät" w:value="Neuphilologische Fakultät"/>
+              <w:listItem w:displayText="Theologische Fakultät" w:value="Theologische Fakultät"/>
+              <w:listItem w:displayText="Juristische Fakultät" w:value="Juristische Fakultät"/>
+              <w:listItem w:displayText="Faculty of Behavioural and Cultural Studies" w:value="Faculty of Behavioural and Cultural Studies"/>
+              <w:listItem w:displayText="Faculty of Economics and Social Sciences" w:value="Faculty of Economics and Social Sciences"/>
+              <w:listItem w:displayText="Medical Faculty HD" w:value="Medical Faculty HD"/>
+              <w:listItem w:displayText="Medical Faculty MA" w:value="Medical Faculty MA"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6655" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="39CBC813" w14:textId="64AFA2D3" w:rsidR="004801D0" w:rsidRDefault="00FD6E42" w:rsidP="0021268C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please choose an element</w:t>
+                </w:r>
+                <w:r w:rsidR="004801D0" w:rsidRPr="00F06436">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00071A07" w:rsidRPr="0021268C" w14:paraId="61F20BDA" w14:textId="77777777" w:rsidTr="00CB1E40">
-[...73 lines deleted...]
-      <w:tr w:rsidR="0021268C" w:rsidRPr="0021268C" w14:paraId="7BCB460C" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="0021268C" w:rsidRPr="00FD6E42" w14:paraId="7BCB460C" w14:textId="77777777" w:rsidTr="004801D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1DBD8336" w14:textId="48314549" w:rsidR="0021268C" w:rsidRPr="00F05AB3" w:rsidRDefault="00A627AD" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Typ</w:t>
             </w:r>
             <w:r w:rsidR="008D6148">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1432,53 +2297,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of employment</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="008E1AF9" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6657" w:type="dxa"/>
+            <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F805E" w14:textId="1AC9F8FF" w:rsidR="008C4396" w:rsidRPr="00A415BB" w:rsidRDefault="00345CCF" w:rsidP="008C4396">
+          <w:p w14:paraId="0A5F805E" w14:textId="1AC9F8FF" w:rsidR="008C4396" w:rsidRPr="00A415BB" w:rsidRDefault="00B95850" w:rsidP="008C4396">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-293138209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1487,51 +2352,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D01961">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A415BB" w:rsidRPr="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>temporary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCC5025" w14:textId="29D3F3DF" w:rsidR="008C4396" w:rsidRPr="00A415BB" w:rsidRDefault="00345CCF" w:rsidP="008C4396">
+          <w:p w14:paraId="0CCC5025" w14:textId="29D3F3DF" w:rsidR="008C4396" w:rsidRPr="00A415BB" w:rsidRDefault="00B95850" w:rsidP="008C4396">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-131253726"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1540,51 +2405,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D01961">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A415BB" w:rsidRPr="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>permanent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="152B658C" w14:textId="6AC76225" w:rsidR="008C4396" w:rsidRPr="00571566" w:rsidRDefault="00345CCF" w:rsidP="008C4396">
+          <w:p w14:paraId="152B658C" w14:textId="6AC76225" w:rsidR="008C4396" w:rsidRPr="00571566" w:rsidRDefault="00B95850" w:rsidP="008C4396">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="2138598846"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1641,66 +2506,90 @@
             <w:r w:rsidR="00A415BB" w:rsidRPr="00571566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ship donor,</w:t>
             </w:r>
             <w:r w:rsidR="00D01961" w:rsidRPr="00571566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> period</w:t>
             </w:r>
             <w:r w:rsidR="008C4396" w:rsidRPr="00571566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE377FD" w14:textId="5416348E" w:rsidR="00C21BD0" w:rsidRPr="00A05D0C" w:rsidRDefault="00C21BD0" w:rsidP="00C21BD0">
-[...14 lines deleted...]
-          <w:p w14:paraId="7D7EED5D" w14:textId="6F22DD39" w:rsidR="008C4396" w:rsidRPr="00A415BB" w:rsidRDefault="00345CCF" w:rsidP="008C4396">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-1270995877"/>
+              <w:placeholder>
+                <w:docPart w:val="B77D17A7C0F54306B2A693F212BC2C63"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3CE377FD" w14:textId="6E4CF7DB" w:rsidR="00C21BD0" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="00C21BD0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="316"/>
+                  </w:tabs>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:ind w:left="-109" w:firstLine="109"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FD6E42">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Please click to enter text here.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="7D7EED5D" w14:textId="1C73A63A" w:rsidR="008C4396" w:rsidRPr="00A415BB" w:rsidRDefault="00B95850" w:rsidP="008C4396">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-770159171"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1708,182 +2597,206 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D01961">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A415BB" w:rsidRPr="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">currently without employment at </w:t>
             </w:r>
-            <w:r w:rsidR="00897543">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Heidelberg </w:t>
+            <w:r w:rsidR="00D10427">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Heidelberg</w:t>
+            </w:r>
+            <w:r w:rsidR="008C4396" w:rsidRPr="00A415BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D01961">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
-            <w:r w:rsidR="008C4396" w:rsidRPr="00A415BB">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="0964FB6E" w14:textId="7243364C" w:rsidR="0021268C" w:rsidRPr="00D01961" w:rsidRDefault="00345CCF" w:rsidP="008C4396">
+          <w:p w14:paraId="0964FB6E" w14:textId="7243364C" w:rsidR="0021268C" w:rsidRPr="00D01961" w:rsidRDefault="00B95850" w:rsidP="008C4396">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="316"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-611433667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D01961" w:rsidRPr="00D01961">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D01961" w:rsidRPr="00D01961">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A415BB" w:rsidRPr="00D01961">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="020E5B25" w14:textId="42E87932" w:rsidR="008C4396" w:rsidRPr="0021268C" w:rsidRDefault="008C4396" w:rsidP="00D01961">
-[...10 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:id w:val="2024050941"/>
+              <w:placeholder>
+                <w:docPart w:val="B93AA5838B344BDBABF9E1BF305C61C2"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="020E5B25" w14:textId="70DE7622" w:rsidR="008C4396" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="00D01961">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="316"/>
+                  </w:tabs>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FD6E42">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Please click to enter text here.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021268C" w:rsidRPr="0021268C" w14:paraId="3F011F3E" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="0021268C" w:rsidRPr="00FD6E42" w14:paraId="3F011F3E" w14:textId="77777777" w:rsidTr="004801D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="404B2FA0" w14:textId="2959544C" w:rsidR="0021268C" w:rsidRPr="00F05AB3" w:rsidRDefault="00A415BB" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Working time</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="008E1AF9" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6657" w:type="dxa"/>
+            <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6EE1DF" w14:textId="0409953D" w:rsidR="008C4396" w:rsidRPr="00B41ABB" w:rsidRDefault="00345CCF" w:rsidP="0021268C">
+          <w:p w14:paraId="1F6EE1DF" w14:textId="0409953D" w:rsidR="008C4396" w:rsidRPr="00B41ABB" w:rsidRDefault="00B95850" w:rsidP="0021268C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1171759332"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B7059C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -1900,466 +2813,487 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>full</w:t>
             </w:r>
             <w:r w:rsidR="00B7059C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BDBEC31" w14:textId="77487B74" w:rsidR="0021268C" w:rsidRPr="0021268C" w:rsidRDefault="00345CCF" w:rsidP="00EC13EC">
+          <w:p w14:paraId="7BDBEC31" w14:textId="06AE7018" w:rsidR="0021268C" w:rsidRPr="00FD6E42" w:rsidRDefault="00B95850" w:rsidP="00B7059C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1697683577"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B7059C">
+                <w:r w:rsidR="00B7059C" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B7059C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B7059C" w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> part </w:t>
             </w:r>
-            <w:r w:rsidR="00A415BB">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00A415BB" w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
-            <w:r w:rsidR="008C4396" w:rsidRPr="00B41ABB">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="008C4396" w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (%)</w:t>
             </w:r>
-            <w:r w:rsidR="001A4375">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="001A4375" w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00A05D0C">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B7059C" w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:id w:val="241762227"/>
+                <w:id w:val="708153473"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="3DF639E1D3964F438964939C5FF8CEFD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A05D0C" w:rsidRPr="001A102D">
+                <w:r w:rsidR="00FD6E42" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48464144" w14:textId="77777777" w:rsidR="004007B8" w:rsidRPr="004007B8" w:rsidRDefault="004007B8" w:rsidP="0021268C">
-[...8 lines deleted...]
-    <w:p w14:paraId="4A42A67E" w14:textId="0FB42C27" w:rsidR="008E1AF9" w:rsidRPr="00041359" w:rsidRDefault="00A415BB" w:rsidP="008E1AF9">
+    <w:p w14:paraId="4A42A67E" w14:textId="0FB42C27" w:rsidR="008E1AF9" w:rsidRPr="00041359" w:rsidRDefault="00A415BB" w:rsidP="004801D0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Scientific car</w:t>
       </w:r>
       <w:r w:rsidR="00F2312D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00437365" w:rsidRPr="008E1AF9" w14:paraId="09B6ED8B" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="00437365" w:rsidRPr="008E1AF9" w14:paraId="09B6ED8B" w14:textId="77777777" w:rsidTr="002E2A1A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="79FA12FA" w14:textId="3838A662" w:rsidR="00437365" w:rsidRPr="008E1AF9" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic studies</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00437365" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437365" w:rsidRPr="008E1AF9" w14:paraId="3443E5E4" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="00437365" w:rsidRPr="00FD6E42" w14:paraId="3443E5E4" w14:textId="77777777" w:rsidTr="00437365">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="49C3B68D" w14:textId="09D0283F" w:rsidR="00437365" w:rsidRPr="00B41ABB" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Field of study</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001B4D16" w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1440641547"/>
+            <w:id w:val="-1794357209"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="E30BBD9061EC48CFBAF098B503522AA2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
-              <w:p w14:paraId="743F1CE1" w14:textId="3ABC6B69" w:rsidR="00437365" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="5A7FD53B" w14:textId="77777777" w:rsidR="00437365" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
+              </w:p>
+              <w:p w14:paraId="743F1CE1" w14:textId="5D7B33D2" w:rsidR="005B7ECD" w:rsidRPr="005B7ECD" w:rsidRDefault="005B7ECD" w:rsidP="005B7ECD">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="553E8678" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="553E8678" w14:textId="77777777" w:rsidTr="00437365">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2BD722F0" w14:textId="11A4113E" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001B4D16" w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1461639992"/>
+            <w:id w:val="230753030"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="0B07303577404EB28932C7AA46E626F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
-              <w:p w14:paraId="7764131F" w14:textId="3398C682" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="7764131F" w14:textId="3A8D86FF" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="1EA54B99" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="1EA54B99" w14:textId="77777777" w:rsidTr="00437365">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5AB98D52" w14:textId="1325A23D" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00C21BD0" w:rsidP="001B4D16">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Universi</w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ty</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001B4D16" w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="269748794"/>
+            <w:id w:val="2089419789"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="918F39E8CA68431A92B4EFF975775823"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
-              <w:p w14:paraId="1B6F79ED" w14:textId="5770F20D" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="1B6F79ED" w14:textId="1B0FE6DA" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="70CCA66A" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="70CCA66A" w14:textId="77777777" w:rsidTr="00437365">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4651DF89" w14:textId="0ABF9CB7" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00A415BB" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
             <w:r w:rsidR="00B7059C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2393,1489 +3327,1557 @@
               </w:rPr>
               <w:t>year</w:t>
             </w:r>
             <w:r w:rsidR="001B4D16" w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1366439009"/>
+            <w:id w:val="-25183748"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="877980209B13406CA8145091AA3867BC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
-              <w:p w14:paraId="4DF95207" w14:textId="786100F9" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="4DF95207" w14:textId="51A313B6" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="3D4C6070" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="3D4C6070" w14:textId="77777777" w:rsidTr="00156212">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="76192279" w14:textId="38588576" w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Doctorate</w:t>
             </w:r>
             <w:r w:rsidR="001B4D16" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / PhD</w:t>
             </w:r>
             <w:r w:rsidR="00523FE3" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="35712F45" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="35712F45" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="361C727E" w14:textId="3C2AD4D4" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
+          <w:p w14:paraId="361C727E" w14:textId="1869CC44" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Field of study:</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001B4D16" w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1298061141"/>
+            <w:id w:val="-655299553"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="1593E2F5CC164FEB8A763A7B5B6F7340"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7C612263" w14:textId="32B6D848" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="7C612263" w14:textId="6147CE2D" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="4D286BE6" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="4D286BE6" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="522F34EB" w14:textId="76F13732" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00C21BD0" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Universit</w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1772514951"/>
+            <w:id w:val="541486475"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="5BA689C4A3BD4367880F9A0E5EB4D574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="780E06D1" w14:textId="3DF0789C" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="780E06D1" w14:textId="257FA4A4" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="170E5764" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="170E5764" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="22C026A8" w14:textId="18F016DA" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00C21BD0" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tit</w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>le/year</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="221185000"/>
+            <w:id w:val="1771973782"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="385740E1CE184B05940EB32C55939BF2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4097B52D" w14:textId="08FE5F46" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="4097B52D" w14:textId="4D3C1400" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="728AF4AB" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="728AF4AB" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1C3B5B37" w14:textId="6BE6D37E" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="001B4D16" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>opic and grade</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="356323668"/>
+            <w:id w:val="713393484"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="ED46115B4F7D4C19BFCD033608F40EAF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2C271630" w14:textId="023CBB80" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="2C271630" w14:textId="6443DA9C" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="442D80C3" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="442D80C3" w14:textId="77777777" w:rsidTr="0019370C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="57D93E07" w14:textId="77777777" w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w:rsidRDefault="001B4D16" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Postdoc</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="159820AB" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="159820AB" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="20B19A19" w14:textId="54640182" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Field of study</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1685206260"/>
+            <w:id w:val="821546839"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="4A105EFAF91B41CBAB4250FB3C828D0C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="58718214" w14:textId="798514E5" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="58718214" w14:textId="1A867D98" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="694867D3" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="694867D3" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="082A0D14" w14:textId="5A81A7E4" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00B7059C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001B4D16" w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1863016094"/>
+            <w:id w:val="-574276968"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="364FFAC6797A41418D1E5C597A4DBA12"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="50445A48" w14:textId="11C2394A" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="50445A48" w14:textId="40CBA2D0" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="4DE5B1D7" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="4DE5B1D7" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="19C40A88" w14:textId="327CC9D3" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="00C21BD0" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Universit</w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="001A4375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="814687540"/>
+            <w:id w:val="1760636503"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="10D4C712" w14:textId="40C8B6FE" w:rsidR="001B4D16" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="10D4C712" w14:textId="22AACC8F" w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="00345CCF" w14:paraId="75DF09CF" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="001B3A78" w14:paraId="75DF09CF" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE456B3" w14:textId="6C8B6B35" w:rsidR="001B4D16" w:rsidRPr="00F669C7" w:rsidRDefault="00C21BD0" w:rsidP="008E1AF9">
+          <w:p w14:paraId="7FE456B3" w14:textId="36874455" w:rsidR="001B4D16" w:rsidRPr="00F669C7" w:rsidRDefault="00C21BD0" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Junior-Profess</w:t>
             </w:r>
-            <w:r w:rsidR="00897543">
-[...5 lines deleted...]
-              <w:t>orship</w:t>
+            <w:r w:rsidR="00A415BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ur</w:t>
             </w:r>
             <w:r w:rsidR="00F05AB3" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/Tenure-Track-Prof</w:t>
             </w:r>
             <w:r w:rsidR="00F669C7" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidR="00F05AB3" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00897543">
-[...5 lines deleted...]
-              <w:t>orship</w:t>
+            <w:r w:rsidR="00F669C7" w:rsidRPr="00F05AB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ur</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="008E1AF9" w14:paraId="6E7BB018" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="6E7BB018" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="088842EA" w14:textId="73A62F24" w:rsidR="00F669C7" w:rsidRPr="00F669C7" w:rsidRDefault="00B7059C" w:rsidP="00EC13EC">
+          <w:p w14:paraId="088842EA" w14:textId="2C05EB7A" w:rsidR="00F669C7" w:rsidRPr="00FD6E42" w:rsidRDefault="00B7059C" w:rsidP="00B7059C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
-            <w:r w:rsidR="001B4D16" w:rsidRPr="003729F4">
+            <w:r w:rsidR="001B4D16" w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:id w:val="567235978"/>
+                <w:id w:val="1624422972"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="FBC3143F2C7D4FD19486A880FCC6E279"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007966BB" w:rsidRPr="007966BB">
+                <w:r w:rsidR="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
-                    <w:lang w:val="de-DE"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here</w:t>
+                </w:r>
+                <w:r w:rsidR="00FD6E42" w:rsidRPr="0063251A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21BD0" w:rsidRPr="008E1AF9" w14:paraId="46533D60" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="00C21BD0" w:rsidRPr="008E1AF9" w14:paraId="46533D60" w14:textId="77777777" w:rsidTr="00E760B7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1A1F858D" w14:textId="09251320" w:rsidR="00C21BD0" w:rsidRPr="008E1AF9" w:rsidRDefault="00A415BB" w:rsidP="003729F4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Junior research group leader</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00C21BD0" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21BD0" w:rsidRPr="007966BB" w14:paraId="33FCD02C" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="00C21BD0" w:rsidRPr="00FD6E42" w14:paraId="33FCD02C" w14:textId="77777777" w:rsidTr="00C21BD0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="02666CD6" w14:textId="0555323B" w:rsidR="00E94661" w:rsidRPr="007966BB" w:rsidRDefault="00A415BB" w:rsidP="00C21BD0">
+          <w:p w14:paraId="02666CD6" w14:textId="54BEAD19" w:rsidR="00E94661" w:rsidRPr="00FD6E42" w:rsidRDefault="00A415BB" w:rsidP="00C21BD0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007966BB">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
-            <w:r w:rsidR="00C21BD0" w:rsidRPr="007966BB">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C21BD0" w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:id w:val="-1676257395"/>
+                <w:id w:val="1327323975"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="F26364C9F9254B2D83C9D453FB4F82E1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007966BB" w:rsidRPr="001A102D">
+                <w:r w:rsidR="00FD6E42" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2E6A02DE" w14:textId="7D45E0CD" w:rsidR="00C21BD0" w:rsidRPr="007966BB" w:rsidRDefault="00A415BB" w:rsidP="00EC13EC">
+          <w:p w14:paraId="2E6A02DE" w14:textId="40D75847" w:rsidR="00C21BD0" w:rsidRPr="00FD6E42" w:rsidRDefault="00A415BB" w:rsidP="009E0C0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007966BB">
+            <w:r w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Size of</w:t>
             </w:r>
-            <w:r w:rsidR="00F2312D" w:rsidRPr="007966BB">
+            <w:r w:rsidR="00F2312D" w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007966BB">
+            <w:r w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the group</w:t>
             </w:r>
-            <w:r w:rsidR="00C21BD0" w:rsidRPr="007966BB">
+            <w:r w:rsidR="00C21BD0" w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:id w:val="-1165167857"/>
+                <w:id w:val="-222362055"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007966BB" w:rsidRPr="001A102D">
+                <w:r w:rsidR="00FD6E42" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003729F4" w:rsidRPr="008E1AF9" w14:paraId="7C5C5E73" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="003729F4" w:rsidRPr="008E1AF9" w14:paraId="7C5C5E73" w14:textId="77777777" w:rsidTr="00126094">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="04CB0A72" w14:textId="1326C9F3" w:rsidR="003729F4" w:rsidRPr="008E1AF9" w:rsidRDefault="00CA1A5C" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Habilitation</w:t>
             </w:r>
             <w:r w:rsidR="00523FE3" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="003729F4" w:rsidRPr="00F05AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05AB3" w:rsidRPr="008E1AF9" w14:paraId="1DED7079" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="00F05AB3" w:rsidRPr="00FD6E42" w14:paraId="1DED7079" w14:textId="77777777" w:rsidTr="00F05AB3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA053F7" w14:textId="376A04CC" w:rsidR="004007B8" w:rsidRDefault="00A415BB" w:rsidP="00F05AB3">
+          <w:p w14:paraId="7EA053F7" w14:textId="2AA6BF92" w:rsidR="004007B8" w:rsidRPr="00FD6E42" w:rsidRDefault="00A415BB" w:rsidP="00F05AB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4215"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Start:</w:t>
             </w:r>
-            <w:r w:rsidR="009E0C0E">
+            <w:r w:rsidR="009E0C0E" w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-123001002"/>
+                <w:id w:val="1526514900"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="B45611FA72FB4E69875F396CFDF58F98"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007966BB" w:rsidRPr="001A102D">
+                <w:r w:rsidR="00FD6E42" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="67C2240A" w14:textId="3CFEF97D" w:rsidR="009E0C0E" w:rsidRPr="00F05AB3" w:rsidRDefault="009E0C0E" w:rsidP="00EC13EC">
+          <w:p w14:paraId="67C2240A" w14:textId="38109AE1" w:rsidR="009E0C0E" w:rsidRPr="00FD6E42" w:rsidRDefault="009E0C0E" w:rsidP="00F05AB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4215"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-1651277333"/>
+                <w:id w:val="745304219"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE105"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007966BB" w:rsidRPr="001A102D">
+                <w:r w:rsidR="00FD6E42" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003729F4" w:rsidRPr="008E1AF9" w14:paraId="53FE6F13" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="003729F4" w:rsidRPr="00FD6E42" w14:paraId="53FE6F13" w14:textId="77777777" w:rsidTr="003729F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="39008775" w14:textId="3CCB9A9C" w:rsidR="003729F4" w:rsidRPr="00B41ABB" w:rsidRDefault="003729F4" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Universit</w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
-            <w:id w:val="884221843"/>
+            <w:id w:val="-1369060018"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="8E0AD70F3DCC424CA259FB30D977E98F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="64596181" w14:textId="3DB34451" w:rsidR="003729F4" w:rsidRPr="008E1AF9" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="64596181" w14:textId="368C6BD2" w:rsidR="003729F4" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003729F4" w:rsidRPr="008E1AF9" w14:paraId="08100F3E" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="003729F4" w:rsidRPr="00FD6E42" w14:paraId="08100F3E" w14:textId="77777777" w:rsidTr="003729F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="62F8043E" w14:textId="540F5991" w:rsidR="003729F4" w:rsidRPr="00B41ABB" w:rsidRDefault="009E0C0E" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If applicable Title/</w:t>
             </w:r>
             <w:r w:rsidR="00A415BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
             <w:r w:rsidR="003729F4" w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="439417747"/>
+            <w:id w:val="418292873"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="D76F3B53AF7B46F0A9BD9DD20EC805C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5FC79E48" w14:textId="4DB32267" w:rsidR="003729F4" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="5FC79E48" w14:textId="3ED15B50" w:rsidR="003729F4" w:rsidRPr="00FD6E42" w:rsidRDefault="00B95850" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003729F4" w:rsidRPr="008E1AF9" w14:paraId="1E5793DA" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="003729F4" w:rsidRPr="00FD6E42" w14:paraId="1E5793DA" w14:textId="77777777" w:rsidTr="003729F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6B258441" w14:textId="5922A6D4" w:rsidR="003729F4" w:rsidRPr="00B41ABB" w:rsidRDefault="003729F4" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="009E0C0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">opic: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1601213536"/>
+            <w:id w:val="-428736169"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="C026ED3174734913B9AA9C70630890B7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6655" w:type="dxa"/>
+                <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="194F9D70" w14:textId="3C8476C0" w:rsidR="003729F4" w:rsidRPr="00B41ABB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="194F9D70" w14:textId="48E0EFEE" w:rsidR="003729F4" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...14 lines deleted...]
-      <w:tr w:rsidR="003729F4" w:rsidRPr="00345CCF" w14:paraId="601B2F6B" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="003729F4" w:rsidRPr="001B3A78" w14:paraId="601B2F6B" w14:textId="77777777" w:rsidTr="00742ABD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="20CFD496" w14:textId="03E4E050" w:rsidR="003729F4" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00C812D5">
+          <w:p w14:paraId="20CFD496" w14:textId="6306C431" w:rsidR="003729F4" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00C812D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Special features of the academic career</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="003729F4" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003729F4" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00C812D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(e.g</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00897543">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C812D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.,</w:t>
-            </w:r>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C812D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> vocation</w:t>
             </w:r>
             <w:r w:rsidR="003729F4" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00C812D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> nomination list, professorship substitute)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003729F4" w:rsidRPr="007966BB" w14:paraId="203674C8" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="003729F4" w:rsidRPr="00FD6E42" w14:paraId="203674C8" w14:textId="77777777" w:rsidTr="005F62F8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:id w:val="31777636"/>
+              <w:id w:val="-419484560"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="904196B00CA648E39D1D88C3DC8BB04D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0DF70D2B" w14:textId="728F6AE2" w:rsidR="003729F4" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="0DF70D2B" w14:textId="2A466BA2" w:rsidR="003729F4" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="55044E8D" w14:textId="77777777" w:rsidR="004007B8" w:rsidRPr="007966BB" w:rsidRDefault="004007B8" w:rsidP="008E1AF9">
+          <w:p w14:paraId="59C0D04F" w14:textId="75F4C0EB" w:rsidR="00D15BAD" w:rsidRPr="00FD6E42" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2089"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD6E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55044E8D" w14:textId="77777777" w:rsidR="004007B8" w:rsidRPr="00FD6E42" w:rsidRDefault="004007B8" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2146479F" w14:textId="77777777" w:rsidR="004007B8" w:rsidRPr="007966BB" w:rsidRDefault="004007B8" w:rsidP="008E1AF9">
+          <w:p w14:paraId="2146479F" w14:textId="77777777" w:rsidR="004007B8" w:rsidRPr="00FD6E42" w:rsidRDefault="004007B8" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094525D" w:rsidRPr="00345CCF" w14:paraId="5C81D75D" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="0094525D" w:rsidRPr="001B3A78" w14:paraId="5C81D75D" w14:textId="77777777" w:rsidTr="00601281">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="642AE436" w14:textId="6A93C22A" w:rsidR="0094525D" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Additional qualifications</w:t>
             </w:r>
             <w:r w:rsidR="001A4375" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -3897,815 +4899,834 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00BD2071" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>technical or interdisciplinary, management development, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094525D" w:rsidRPr="007966BB" w14:paraId="508024F6" w14:textId="77777777" w:rsidTr="00897543">
+      <w:tr w:rsidR="0094525D" w:rsidRPr="00FD6E42" w14:paraId="508024F6" w14:textId="77777777" w:rsidTr="0094525D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="-371691931"/>
+              </w:rPr>
+              <w:id w:val="-932815666"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="41B60C24C0344954A33EB4E1078EE1BE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C2FEC43" w14:textId="4281B393" w:rsidR="0094525D" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="0094525D">
+              <w:p w14:paraId="7C2FEC43" w14:textId="605249CD" w:rsidR="0094525D" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0094525D">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="56A75F58" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRPr="007966BB" w:rsidRDefault="00EC2621" w:rsidP="008E1AF9">
+          <w:p w14:paraId="5587D29B" w14:textId="77777777" w:rsidR="0094525D" w:rsidRPr="00FD6E42" w:rsidRDefault="0094525D" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E01A768" w14:textId="77777777" w:rsidR="0094525D" w:rsidRPr="007966BB" w:rsidRDefault="0094525D" w:rsidP="008E1AF9">
+          <w:p w14:paraId="56A75F58" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRPr="00FD6E42" w:rsidRDefault="00EC2621" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E01A768" w14:textId="77777777" w:rsidR="0094525D" w:rsidRPr="00FD6E42" w:rsidRDefault="0094525D" w:rsidP="008E1AF9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F16C5A9" w14:textId="77777777" w:rsidR="004007B8" w:rsidRPr="007966BB" w:rsidRDefault="004007B8" w:rsidP="008E1AF9">
-[...16 lines deleted...]
-    <w:p w14:paraId="07A9CB80" w14:textId="76B25C14" w:rsidR="008E1AF9" w:rsidRPr="00041359" w:rsidRDefault="00FC4363" w:rsidP="008E1AF9">
+    <w:p w14:paraId="07A9CB80" w14:textId="7656E578" w:rsidR="008E1AF9" w:rsidRPr="00041359" w:rsidRDefault="00FC4363" w:rsidP="005B7ECD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B7ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Goals</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E1AF9" w:rsidRPr="00345CCF" w14:paraId="05006CA2" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="008E1AF9" w:rsidRPr="001B3A78" w14:paraId="05006CA2" w14:textId="77777777" w:rsidTr="00CB1E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="17F09E95" w14:textId="10E7711A" w:rsidR="008E1AF9" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>What are your career goals for the next three years?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E1AF9" w:rsidRPr="007966BB" w14:paraId="3764EA60" w14:textId="77777777" w:rsidTr="008E1AF9">
+      <w:tr w:rsidR="008E1AF9" w:rsidRPr="00FD6E42" w14:paraId="3764EA60" w14:textId="77777777" w:rsidTr="008E1AF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="156349161"/>
+              </w:rPr>
+              <w:id w:val="-1716585855"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="0A8DF716ED6440ADB80A87968817977A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4827A9FF" w14:textId="0286ADF5" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="4827A9FF" w14:textId="54A972D1" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="34B164FE" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
+          <w:p w14:paraId="34B164FE" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="147C3772" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
+          <w:p w14:paraId="147C3772" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C67DBB7" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="007966BB" w:rsidRDefault="00D15BAD" w:rsidP="008E1AF9">
+          <w:p w14:paraId="7C67DBB7" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="00FD6E42" w:rsidRDefault="00D15BAD" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E1AF9" w:rsidRPr="00345CCF" w14:paraId="12F5CF89" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="008E1AF9" w:rsidRPr="001B3A78" w14:paraId="12F5CF89" w14:textId="77777777" w:rsidTr="00CB1E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3580381F" w14:textId="2B87699E" w:rsidR="008E1AF9" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>What are your long-term career goals?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B4D16" w:rsidRPr="007966BB" w14:paraId="2DF219ED" w14:textId="77777777" w:rsidTr="001B4D16">
+      <w:tr w:rsidR="001B4D16" w:rsidRPr="00FD6E42" w14:paraId="2DF219ED" w14:textId="77777777" w:rsidTr="001B4D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="-1457704802"/>
+              </w:rPr>
+              <w:id w:val="-1640571273"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="0E38D99058F84189B390BB6F42292849"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3546DB55" w14:textId="3EB5A9DA" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="008E1AF9">
+              <w:p w14:paraId="3546DB55" w14:textId="42F76482" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="008E1AF9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="7A591AA0" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
+          <w:p w14:paraId="7A591AA0" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="475F68A8" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
+          <w:p w14:paraId="475F68A8" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="323ECAAD" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="007966BB" w:rsidRDefault="00D15BAD" w:rsidP="008E1AF9">
+          <w:p w14:paraId="323ECAAD" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="00FD6E42" w:rsidRDefault="00D15BAD" w:rsidP="008E1AF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BD97316" w14:textId="77777777" w:rsidR="00041359" w:rsidRPr="007966BB" w:rsidRDefault="004007B8" w:rsidP="008E1AF9">
-[...16 lines deleted...]
-    <w:p w14:paraId="2020F29A" w14:textId="55CF0A54" w:rsidR="008E1AF9" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="008E1AF9">
+    <w:p w14:paraId="2020F29A" w14:textId="55CF0A54" w:rsidR="008E1AF9" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="005B7ECD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4363">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>otivation for participation and expectations of the mentoring programme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4105"/>
         <w:gridCol w:w="4955"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00345CCF" w14:paraId="65A09AB1" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="00CB1E40" w:rsidRPr="001B3A78" w14:paraId="65A09AB1" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2B07CF18" w14:textId="493C2F6D" w:rsidR="00CB1E40" w:rsidRPr="00EA6B01" w:rsidRDefault="00FC4363" w:rsidP="00EA6B01">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you already taken part in another mentoring programme? </w:t>
             </w:r>
             <w:r w:rsidR="00EA6B01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If yes: which one and w</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA6B01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1E40" w:rsidRPr="007966BB" w14:paraId="5F918CD0" w14:textId="77777777" w:rsidTr="00EC4A85">
+      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00FD6E42" w14:paraId="5F918CD0" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="2045944195"/>
+              </w:rPr>
+              <w:id w:val="854848581"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="9E2F8A93E27C447E83D66D7B906882F9"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5D5B635F" w14:textId="3D05AD4A" w:rsidR="00CB1E40" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="000A4805">
+              <w:p w14:paraId="5D5B635F" w14:textId="780EEAD8" w:rsidR="00CB1E40" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="000A4805">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="16002302" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="007966BB" w:rsidRDefault="00D15BAD" w:rsidP="000A4805">
+          <w:p w14:paraId="16002302" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="00FD6E42" w:rsidRDefault="00D15BAD" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B5E04F0" w14:textId="77777777" w:rsidR="000224E1" w:rsidRPr="007966BB" w:rsidRDefault="000224E1" w:rsidP="000A4805">
+          <w:p w14:paraId="40F058F5" w14:textId="77777777" w:rsidR="00401148" w:rsidRPr="00FD6E42" w:rsidRDefault="00401148" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00345CCF" w14:paraId="76DC62AB" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="00CB1E40" w:rsidRPr="001B3A78" w14:paraId="76DC62AB" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6DD3F149" w14:textId="1BCD0967" w:rsidR="00CB1E40" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>What is your motivation for applying for the mentoring programme? What goals would you like to pursue by participating in the programme?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1E40" w:rsidRPr="007966BB" w14:paraId="304E6428" w14:textId="77777777" w:rsidTr="007D0F47">
+      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00FD6E42" w14:paraId="304E6428" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="1693641775"/>
+              </w:rPr>
+              <w:id w:val="-1834524571"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="16F5B70F53164853B25C780B742546FD"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7FC242B6" w14:textId="1AEEE81F" w:rsidR="00CB1E40" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="000A4805">
+              <w:p w14:paraId="7FC242B6" w14:textId="1123B011" w:rsidR="00CB1E40" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="000A4805">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="5A86456A" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="007966BB" w:rsidRDefault="00D15BAD" w:rsidP="000A4805">
+          <w:p w14:paraId="5A86456A" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="00FD6E42" w:rsidRDefault="00D15BAD" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C21D2BD" w14:textId="77777777" w:rsidR="0094525D" w:rsidRPr="007966BB" w:rsidRDefault="0094525D" w:rsidP="000A4805">
+          <w:p w14:paraId="272E4508" w14:textId="6A6A2473" w:rsidR="0094525D" w:rsidRPr="00FD6E42" w:rsidRDefault="0094525D" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="689E97B1" w14:textId="034386DB" w:rsidR="0094525D" w:rsidRPr="007966BB" w:rsidRDefault="0094525D" w:rsidP="000A4805">
+          <w:p w14:paraId="351B14AE" w14:textId="77777777" w:rsidR="0094525D" w:rsidRPr="00FD6E42" w:rsidRDefault="0094525D" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="272E4508" w14:textId="77777777" w:rsidR="0094525D" w:rsidRPr="007966BB" w:rsidRDefault="0094525D" w:rsidP="000A4805">
+          <w:p w14:paraId="6AF529B4" w14:textId="77777777" w:rsidR="0094525D" w:rsidRPr="00FD6E42" w:rsidRDefault="0094525D" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A4DDE11" w14:textId="77777777" w:rsidR="000224E1" w:rsidRPr="007966BB" w:rsidRDefault="000224E1" w:rsidP="000A4805">
+          <w:p w14:paraId="5A4DDE11" w14:textId="77777777" w:rsidR="000224E1" w:rsidRPr="00FD6E42" w:rsidRDefault="000224E1" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="784D1FCB" w14:textId="77777777" w:rsidR="00882897" w:rsidRPr="007966BB" w:rsidRDefault="00882897" w:rsidP="000A4805">
+          <w:p w14:paraId="784D1FCB" w14:textId="77777777" w:rsidR="00882897" w:rsidRPr="00FD6E42" w:rsidRDefault="00882897" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41C9A4FC" w14:textId="77777777" w:rsidR="00566EA2" w:rsidRPr="007966BB" w:rsidRDefault="00566EA2" w:rsidP="000A4805">
+          <w:p w14:paraId="41C9A4FC" w14:textId="77777777" w:rsidR="00566EA2" w:rsidRPr="00FD6E42" w:rsidRDefault="00566EA2" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FCB234C" w14:textId="77777777" w:rsidR="000224E1" w:rsidRPr="007966BB" w:rsidRDefault="000224E1" w:rsidP="000A4805">
+          <w:p w14:paraId="6FCB234C" w14:textId="77777777" w:rsidR="000224E1" w:rsidRPr="00FD6E42" w:rsidRDefault="000224E1" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F160CF3" w14:textId="77777777" w:rsidR="00882897" w:rsidRPr="007966BB" w:rsidRDefault="00882897" w:rsidP="000A4805">
+          <w:p w14:paraId="5F160CF3" w14:textId="77777777" w:rsidR="00882897" w:rsidRPr="00FD6E42" w:rsidRDefault="00882897" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BFBA74F" w14:textId="77777777" w:rsidR="00882897" w:rsidRPr="007966BB" w:rsidRDefault="00882897" w:rsidP="000A4805">
+          <w:p w14:paraId="6BFBA74F" w14:textId="77777777" w:rsidR="00882897" w:rsidRPr="00FD6E42" w:rsidRDefault="00882897" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00345CCF" w14:paraId="248C9F65" w14:textId="77777777" w:rsidTr="00CB1E40">
+      <w:tr w:rsidR="00CB1E40" w:rsidRPr="001B3A78" w14:paraId="248C9F65" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4A652015" w14:textId="504ED834" w:rsidR="00CB1E40" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>What should happen in the mentoring programme so that you would recommend it to others?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1E40" w:rsidRPr="007966BB" w14:paraId="7D691A9F" w14:textId="77777777" w:rsidTr="0093434B">
+      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00FD6E42" w14:paraId="7D691A9F" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="-1598785892"/>
+              </w:rPr>
+              <w:id w:val="-1210491117"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="51514A9E23FB4041B0A238B5ED00879A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="41CBB065" w14:textId="4E67675D" w:rsidR="00CB1E40" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="000A4805">
+              <w:p w14:paraId="41CBB065" w14:textId="03D2352D" w:rsidR="00CB1E40" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="000A4805">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="3E3AF034" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="000A4805">
+          <w:p w14:paraId="3E3AF034" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FAAF04C" w14:textId="77777777" w:rsidR="003D150C" w:rsidRPr="007966BB" w:rsidRDefault="003D150C" w:rsidP="000A4805">
+          <w:p w14:paraId="761DC8BD" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BD17458" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="000A4805">
+          <w:p w14:paraId="6FAAF04C" w14:textId="77777777" w:rsidR="003D150C" w:rsidRPr="00FD6E42" w:rsidRDefault="003D150C" w:rsidP="000A4805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BD17458" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="000A4805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A4805" w:rsidRPr="00CB1E40" w14:paraId="6642738A" w14:textId="77777777" w:rsidTr="000A4805">
+      <w:tr w:rsidR="000A4805" w:rsidRPr="00CB1E40" w14:paraId="6642738A" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1E4216B6" w14:textId="77777777" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Which of the following topics would you like to address in your mentoring relationship? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="442F50FB" w14:textId="686E151D" w:rsidR="000A4805" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(multiple answers possible)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A4805" w:rsidRPr="00CB1E40" w14:paraId="0BCF07A4" w14:textId="77777777" w:rsidTr="001E653F">
+      <w:tr w:rsidR="000A4805" w:rsidRPr="00FD6E42" w14:paraId="0BCF07A4" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0414B4" w14:textId="18500602" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="1A0414B4" w14:textId="18500602" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1513840337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4718,51 +5739,51 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Support in planning my next career steps</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="299B0E2A" w14:textId="3141F080" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="299B0E2A" w14:textId="3141F080" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-2110424113"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4775,51 +5796,51 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Feedback on my own personality (strengths/weaknesses)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7B33C1" w14:textId="0750E59E" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="3C7B33C1" w14:textId="0750E59E" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1520128168"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4841,51 +5862,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00EA6B01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>uilding and maintaining networks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D7D4C6D" w14:textId="45859672" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="5D7D4C6D" w14:textId="45859672" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="597675472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4907,51 +5928,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Exchange on structural obstacles for first-time </w:t>
             </w:r>
             <w:r w:rsidR="007F1ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">graduates and/or scientists </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE9DF38" w14:textId="30E96829" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="2AE9DF38" w14:textId="30E96829" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-646739763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4964,51 +5985,51 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Advice on leadership behaviour</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69253737" w14:textId="054DB115" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="69253737" w14:textId="054DB115" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1967810447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5021,165 +6042,165 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Work organisation and time management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6232B67B" w14:textId="108F3159" w:rsidR="00DF470E" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="6232B67B" w14:textId="0BEDE539" w:rsidR="00DF470E" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1565442876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DF470E">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Compatibility of work and private life</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B06A52" w14:textId="6064D814" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="27B06A52" w14:textId="014A7491" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="2036065617"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DF470E">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Structures, processes and rules in the academic system</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35EB8E8D" w14:textId="17C272AD" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="35EB8E8D" w14:textId="17C272AD" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1109311747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5201,51 +6222,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F1ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Skill</w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> development in administrative and committee tasks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28C88AFF" w14:textId="19B6108C" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="28C88AFF" w14:textId="19B6108C" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-649825988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5258,51 +6279,51 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Appointment knowledge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30890EF6" w14:textId="78A57916" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="30890EF6" w14:textId="78A57916" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="756486433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5315,51 +6336,51 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Negotiation strategies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="150FC14C" w14:textId="7F2343F7" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="150FC14C" w14:textId="7F2343F7" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-110208751"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5372,51 +6393,51 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Publication activities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1877307E" w14:textId="06F3480E" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00345CCF" w:rsidP="00FC4363">
+          <w:p w14:paraId="1877307E" w14:textId="06F3480E" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00B95850" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1087809007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5429,341 +6450,316 @@
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DF470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4363" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Strategies for acquiring third-party funding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C69397C" w14:textId="1CC0D1DA" w:rsidR="0094525D" w:rsidRPr="0094525D" w:rsidRDefault="00345CCF" w:rsidP="00EC13EC">
+          <w:p w14:paraId="1C69397C" w14:textId="62C29659" w:rsidR="0094525D" w:rsidRPr="00FD6E42" w:rsidRDefault="00B95850" w:rsidP="007F1ED7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-969666677"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DF470E">
+                <w:r w:rsidR="00DF470E" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00DF470E">
+            <w:r w:rsidR="00DF470E" w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007F1ED7">
+            <w:r w:rsidR="007F1ED7" w:rsidRPr="00FD6E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Other: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-110367583"/>
+                <w:id w:val="1140690397"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="DE07431B113C4A3B849697728C9DE194"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A05D0C" w:rsidRPr="001A102D">
+                <w:r w:rsidR="00FD6E42" w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081163D" w:rsidRPr="00345CCF" w14:paraId="41F92A97" w14:textId="77777777" w:rsidTr="0081163D">
+      <w:tr w:rsidR="0081163D" w:rsidRPr="001B3A78" w14:paraId="41F92A97" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF7D1C0" w14:textId="7FA1DB43" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
+          <w:p w14:paraId="1DF7D1C0" w14:textId="69CDED35" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Which characteristics are particularly important to you in your mentor (e.g.</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Which characteristics are particularly important to you in your mentor (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC4363">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> gender, age, own children, </w:t>
             </w:r>
             <w:r w:rsidR="00137C33">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>area of expertise</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, skills, geographical distance, etc.)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58A16053" w14:textId="47366EEB" w:rsidR="0081163D" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please name and briefly explain your preferences:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081163D" w:rsidRPr="007966BB" w14:paraId="2CD37418" w14:textId="77777777" w:rsidTr="00C86B62">
+      <w:tr w:rsidR="0081163D" w:rsidRPr="00FD6E42" w14:paraId="2CD37418" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="-506825718"/>
+              </w:rPr>
+              <w:id w:val="1821316503"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="47F153C8934A45C8B0FDE1FFC11015CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0EE3C5EA" w14:textId="7FB320FF" w:rsidR="0081163D" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="000A4805">
+              <w:p w14:paraId="20E2834A" w14:textId="14853814" w:rsidR="00C86B62" w:rsidRPr="005B7ECD" w:rsidRDefault="00FD6E42" w:rsidP="000A4805">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="532C5A6E" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="000A4805">
-[...33 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00CB1E40" w14:paraId="37A5210F" w14:textId="77777777" w:rsidTr="00A5247C">
+      <w:tr w:rsidR="00CB1E40" w:rsidRPr="00CB1E40" w14:paraId="37A5210F" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="4105" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="471977C3" w14:textId="0D8867A0" w:rsidR="00CB1E40" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>How important is the mentor's professional proximity to you?</w:t>
             </w:r>
             <w:r w:rsidR="00421C4E" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="0081163D" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>on a scale from 1=unimportant to 5=important</w:t>
             </w:r>
             <w:r w:rsidR="007C5E77" w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcW w:w="4955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="371452C6" w14:textId="77777777" w:rsidR="0081163D" w:rsidRPr="00A5247C" w:rsidRDefault="00A5247C" w:rsidP="00A5247C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>2</w:t>
@@ -5777,74 +6773,74 @@
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="0081163D" w:rsidRPr="00A5247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:r w:rsidR="0081163D" w:rsidRPr="00A5247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B85517" w14:textId="6F6D14AD" w:rsidR="0081163D" w:rsidRPr="00CB1E40" w:rsidRDefault="00345CCF" w:rsidP="00137C33">
+          <w:p w14:paraId="21B85517" w14:textId="798FE8A4" w:rsidR="0081163D" w:rsidRPr="00CB1E40" w:rsidRDefault="00B95850" w:rsidP="00137C33">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1275587883"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007966BB">
+                <w:r w:rsidR="00137C33">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0081163D" w:rsidRPr="00A5247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="29313063"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -5936,59 +6932,73 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1850906733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00137C33">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081163D" w:rsidRPr="00345CCF" w14:paraId="79A16CBA" w14:textId="77777777" w:rsidTr="0081163D">
+    </w:tbl>
+    <w:p w14:paraId="0719A015" w14:textId="77777777" w:rsidR="005B7ECD" w:rsidRDefault="005B7ECD">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081163D" w:rsidRPr="001B3A78" w14:paraId="79A16CBA" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01FF6126" w14:textId="51897506" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
+          <w:p w14:paraId="01FF6126" w14:textId="55C52497" w:rsidR="00FC4363" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Do you already have ideas for potential mentors or institutions where a mentor could work? This could be a professor at Heidelberg University, a profe</w:t>
             </w:r>
             <w:r w:rsidR="00137C33">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ssor at another university or an executive </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4363">
@@ -6013,350 +7023,370 @@
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> research institution.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A1F0D8" w14:textId="3D3E977E" w:rsidR="0081163D" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="00FC4363">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please state names and/or institutions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081163D" w:rsidRPr="007966BB" w14:paraId="6CCA4CDA" w14:textId="77777777" w:rsidTr="0081163D">
+      <w:tr w:rsidR="0081163D" w:rsidRPr="00FD6E42" w14:paraId="6CCA4CDA" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="1077948145"/>
+              </w:rPr>
+              <w:id w:val="37549869"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="6FFA0C46EEDE48628245DFF37801F645"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="40D508BE" w14:textId="1A837867" w:rsidR="0081163D" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="0081163D">
+              <w:p w14:paraId="40D508BE" w14:textId="2FF52C57" w:rsidR="0081163D" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0081163D">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="47BD2D86" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="007966BB" w:rsidRDefault="001F1251" w:rsidP="0081163D">
+          <w:p w14:paraId="47BD2D86" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="00FD6E42" w:rsidRDefault="001F1251" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F8858FA" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="007966BB" w:rsidRDefault="00D15BAD" w:rsidP="0081163D">
+          <w:p w14:paraId="3F8858FA" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="00FD6E42" w:rsidRDefault="00D15BAD" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081163D" w:rsidRPr="00345CCF" w14:paraId="3ACA8898" w14:textId="77777777" w:rsidTr="0081163D">
+      <w:tr w:rsidR="0081163D" w:rsidRPr="001B3A78" w14:paraId="3ACA8898" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="27F345D3" w14:textId="71699150" w:rsidR="0081163D" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="001F1251">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The mentoring programme includes a qualification programme. What topics would you like to work on as part of a workshop?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081163D" w:rsidRPr="007966BB" w14:paraId="0C362824" w14:textId="77777777" w:rsidTr="00C35706">
+      <w:tr w:rsidR="0081163D" w:rsidRPr="00FD6E42" w14:paraId="0C362824" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="-1108339197"/>
+              </w:rPr>
+              <w:id w:val="783235918"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="4A73975BD0614AF4A0834C6BC073DA3A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="06E6FA00" w14:textId="5DBBF373" w:rsidR="0081163D" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="0081163D">
+              <w:p w14:paraId="06E6FA00" w14:textId="747B30E5" w:rsidR="0081163D" w:rsidRPr="00FD6E42" w:rsidRDefault="00FD6E42" w:rsidP="0081163D">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="00FD6E42">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="6611901D" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="007966BB" w:rsidRDefault="00C86B62" w:rsidP="0081163D">
+          <w:p w14:paraId="6611901D" w14:textId="77777777" w:rsidR="00C86B62" w:rsidRPr="00FD6E42" w:rsidRDefault="00C86B62" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AD298A1" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="007966BB" w:rsidRDefault="00D15BAD" w:rsidP="0081163D">
+          <w:p w14:paraId="4AD298A1" w14:textId="77777777" w:rsidR="00D15BAD" w:rsidRPr="00FD6E42" w:rsidRDefault="00D15BAD" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F1251" w:rsidRPr="00345CCF" w14:paraId="0ACDD3B3" w14:textId="77777777" w:rsidTr="001A4375">
+      <w:tr w:rsidR="001F1251" w:rsidRPr="001B3A78" w14:paraId="0ACDD3B3" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="14AEA3C7" w14:textId="7E7E0179" w:rsidR="001F1251" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="007C5E77">
+          <w:p w14:paraId="14AEA3C7" w14:textId="7666081A" w:rsidR="001F1251" w:rsidRPr="00FC4363" w:rsidRDefault="00FC4363" w:rsidP="007C5E77">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The thematic networking events are informal meetings of the mentees, e.g.</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The thematic networking events are informal meetings of the mentees, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC4363">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FC4363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as part of a fireside chat with content-related impulses from the group or from external guests. Which topics and/or guests would you be interested in for the thematic networking events?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F1251" w:rsidRPr="007966BB" w14:paraId="624E2709" w14:textId="77777777" w:rsidTr="00C35706">
+      <w:tr w:rsidR="001F1251" w:rsidRPr="005B7ECD" w14:paraId="624E2709" w14:textId="77777777" w:rsidTr="005B7ECD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:id w:val="-240416106"/>
+              </w:rPr>
+              <w:id w:val="176543800"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="35E0C718" w14:textId="7AD56595" w:rsidR="001F1251" w:rsidRPr="007966BB" w:rsidRDefault="007966BB" w:rsidP="0081163D">
+              <w:p w14:paraId="35E0C718" w14:textId="69A9866B" w:rsidR="001F1251" w:rsidRPr="005B7ECD" w:rsidRDefault="005B7ECD" w:rsidP="0081163D">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A102D">
+                <w:r w:rsidRPr="005B7ECD">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Please click to enter text here.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="0B42B17F" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="007966BB" w:rsidRDefault="001F1251" w:rsidP="0081163D">
+          <w:p w14:paraId="0B42B17F" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="005B7ECD" w:rsidRDefault="001F1251" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18A01D72" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="007966BB" w:rsidRDefault="001F1251" w:rsidP="0081163D">
+          <w:p w14:paraId="18A01D72" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="005B7ECD" w:rsidRDefault="001F1251" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51965CC1" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="007966BB" w:rsidRDefault="001F1251" w:rsidP="0081163D">
+          <w:p w14:paraId="51965CC1" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="005B7ECD" w:rsidRDefault="001F1251" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="107136C0" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="007966BB" w:rsidRDefault="001F1251" w:rsidP="0081163D">
+          <w:p w14:paraId="107136C0" w14:textId="77777777" w:rsidR="001F1251" w:rsidRPr="005B7ECD" w:rsidRDefault="001F1251" w:rsidP="0081163D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B3C6274" w14:textId="77777777" w:rsidR="008C4396" w:rsidRPr="007966BB" w:rsidRDefault="008C4396" w:rsidP="008E1AF9"/>
-    <w:p w14:paraId="0699E259" w14:textId="77777777" w:rsidR="008C4396" w:rsidRPr="007966BB" w:rsidRDefault="008C4396" w:rsidP="008E1AF9">
+    <w:p w14:paraId="6B3C6274" w14:textId="77777777" w:rsidR="008C4396" w:rsidRPr="005B7ECD" w:rsidRDefault="008C4396" w:rsidP="008E1AF9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0699E259" w14:textId="77777777" w:rsidR="008C4396" w:rsidRPr="005B7ECD" w:rsidRDefault="008C4396" w:rsidP="008E1AF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008C4396" w:rsidRPr="007966BB" w:rsidSect="008D6148">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="008C4396" w:rsidRPr="005B7ECD" w:rsidSect="001B3A78">
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74773176" w14:textId="77777777" w:rsidR="00DD2AE4" w:rsidRDefault="00DD2AE4" w:rsidP="00693978">
+    <w:p w14:paraId="7769A04B" w14:textId="77777777" w:rsidR="00451523" w:rsidRDefault="00451523" w:rsidP="00693978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0261D6C2" w14:textId="77777777" w:rsidR="00DD2AE4" w:rsidRDefault="00DD2AE4" w:rsidP="00693978">
+    <w:p w14:paraId="25965E27" w14:textId="77777777" w:rsidR="00451523" w:rsidRDefault="00451523" w:rsidP="00693978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6395,92 +7425,225 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="277D1FAC" w14:textId="3948EC91" w:rsidR="008D6148" w:rsidRPr="00F669C7" w:rsidRDefault="00FC4363" w:rsidP="00693978">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:id w:val="1567534040"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="612DB9F2" w14:textId="5E1D8D03" w:rsidR="005B7ECD" w:rsidRPr="005B7ECD" w:rsidRDefault="005B7ECD">
+        <w:pPr>
+          <w:pStyle w:val="Fuzeile"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="005B7ECD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005B7ECD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005B7ECD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="005B7ECD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B7ECD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="277D1FAC" w14:textId="1F6E2FD5" w:rsidR="008D6148" w:rsidRPr="005B7ECD" w:rsidRDefault="008D6148" w:rsidP="00693978">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="301A3DF6" w14:textId="77777777" w:rsidR="00DD2AE4" w:rsidRDefault="00DD2AE4" w:rsidP="00693978">
+    <w:p w14:paraId="03109827" w14:textId="77777777" w:rsidR="00451523" w:rsidRDefault="00451523" w:rsidP="00693978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03C604DF" w14:textId="77777777" w:rsidR="00DD2AE4" w:rsidRDefault="00DD2AE4" w:rsidP="00693978">
+    <w:p w14:paraId="3F39BFD8" w14:textId="77777777" w:rsidR="00451523" w:rsidRDefault="00451523" w:rsidP="00693978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4EC75CFA" w14:textId="1D5110CE" w:rsidR="001B3A78" w:rsidRDefault="001B3A78">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:position w:val="-240"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="49FE7B90" wp14:editId="33C7910E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-904875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-898525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7531735" cy="1685925"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Logo_F_1"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7531735" cy="1685925"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BE50E94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04070025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6650,50 +7813,187 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3758F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A50A1662"/>
+    <w:lvl w:ilvl="0" w:tplc="3F8C4B0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C175A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33C22502"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -6738,217 +8038,335 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F9E2B27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="473E9C10"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="f6MgiVs+CB+aZbZ9C3vT0BGZ4h0mj4DU0MRIRetFnk/7GdWRIH70CDuPZORD5+X8zQPzLG7zMPyOdSiHMDe9gQ==" w:salt="CGwVE+xSOjq14NbAZ7WEHA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cXXd/fQthreHbPJH7EGbYQEWqf4RyjxZlo+KZlM66Md5ocZFAkRascnQyy/K86AiAnn0lrs57zIdjqyo3TJ0RA==" w:salt="Avb8/3dO/pEZ48UeqdhQ+A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A4988"/>
     <w:rsid w:val="000224E1"/>
     <w:rsid w:val="00034AF6"/>
-    <w:rsid w:val="00036699"/>
     <w:rsid w:val="00041359"/>
     <w:rsid w:val="00071A07"/>
     <w:rsid w:val="00093D7D"/>
     <w:rsid w:val="000A4805"/>
     <w:rsid w:val="000A63B9"/>
     <w:rsid w:val="000B3E43"/>
     <w:rsid w:val="00106CC3"/>
     <w:rsid w:val="00137C33"/>
     <w:rsid w:val="001A4375"/>
     <w:rsid w:val="001A4988"/>
+    <w:rsid w:val="001B3A78"/>
     <w:rsid w:val="001B4D16"/>
     <w:rsid w:val="001E37C4"/>
     <w:rsid w:val="001E653F"/>
     <w:rsid w:val="001F1251"/>
     <w:rsid w:val="0021268C"/>
     <w:rsid w:val="00241C7A"/>
     <w:rsid w:val="00275F86"/>
-    <w:rsid w:val="00345CCF"/>
     <w:rsid w:val="003729F4"/>
     <w:rsid w:val="0037434C"/>
     <w:rsid w:val="003D150C"/>
     <w:rsid w:val="004007B8"/>
     <w:rsid w:val="00401148"/>
     <w:rsid w:val="0042002A"/>
+    <w:rsid w:val="00421530"/>
     <w:rsid w:val="00421C4E"/>
     <w:rsid w:val="00437365"/>
+    <w:rsid w:val="00451523"/>
     <w:rsid w:val="004539A8"/>
+    <w:rsid w:val="004801D0"/>
     <w:rsid w:val="00523FE3"/>
     <w:rsid w:val="00566EA2"/>
     <w:rsid w:val="00571566"/>
+    <w:rsid w:val="005B7ECD"/>
     <w:rsid w:val="005C291B"/>
     <w:rsid w:val="00601A3E"/>
     <w:rsid w:val="0063401E"/>
     <w:rsid w:val="0064206B"/>
+    <w:rsid w:val="00665D97"/>
     <w:rsid w:val="0067348D"/>
     <w:rsid w:val="00684D43"/>
     <w:rsid w:val="00693978"/>
     <w:rsid w:val="00706805"/>
     <w:rsid w:val="007113E3"/>
-    <w:rsid w:val="007966BB"/>
     <w:rsid w:val="007C5E77"/>
     <w:rsid w:val="007E6191"/>
     <w:rsid w:val="007F1ED7"/>
     <w:rsid w:val="007F2909"/>
     <w:rsid w:val="007F3BA2"/>
     <w:rsid w:val="007F7239"/>
     <w:rsid w:val="0081163D"/>
     <w:rsid w:val="00877ABA"/>
     <w:rsid w:val="00882897"/>
     <w:rsid w:val="0088321C"/>
-    <w:rsid w:val="00897543"/>
     <w:rsid w:val="008C4396"/>
     <w:rsid w:val="008D6148"/>
     <w:rsid w:val="008E1AF9"/>
     <w:rsid w:val="00911049"/>
     <w:rsid w:val="0094525D"/>
     <w:rsid w:val="00973125"/>
     <w:rsid w:val="0098649A"/>
     <w:rsid w:val="009C3D36"/>
     <w:rsid w:val="009E0C0E"/>
-    <w:rsid w:val="00A05D0C"/>
     <w:rsid w:val="00A31CE9"/>
     <w:rsid w:val="00A415BB"/>
     <w:rsid w:val="00A5247C"/>
     <w:rsid w:val="00A627AD"/>
     <w:rsid w:val="00A63CE1"/>
     <w:rsid w:val="00A747AA"/>
     <w:rsid w:val="00AF1E82"/>
     <w:rsid w:val="00B252DC"/>
     <w:rsid w:val="00B41ABB"/>
     <w:rsid w:val="00B7059C"/>
     <w:rsid w:val="00B7299B"/>
-    <w:rsid w:val="00BB5E37"/>
+    <w:rsid w:val="00B95850"/>
     <w:rsid w:val="00BD2071"/>
-    <w:rsid w:val="00BD6640"/>
     <w:rsid w:val="00C21BD0"/>
     <w:rsid w:val="00C812D5"/>
     <w:rsid w:val="00C86B62"/>
     <w:rsid w:val="00CA1A5C"/>
     <w:rsid w:val="00CB1E40"/>
     <w:rsid w:val="00D01961"/>
+    <w:rsid w:val="00D10427"/>
     <w:rsid w:val="00D15BAD"/>
     <w:rsid w:val="00D57C9F"/>
     <w:rsid w:val="00DC142A"/>
-    <w:rsid w:val="00DD2AE4"/>
-    <w:rsid w:val="00DD5228"/>
     <w:rsid w:val="00DF0F85"/>
     <w:rsid w:val="00DF470E"/>
     <w:rsid w:val="00E05ACA"/>
     <w:rsid w:val="00E94661"/>
     <w:rsid w:val="00EA6B01"/>
-    <w:rsid w:val="00EC13EC"/>
     <w:rsid w:val="00EC2621"/>
     <w:rsid w:val="00EE7FDF"/>
     <w:rsid w:val="00F05AB3"/>
     <w:rsid w:val="00F2312D"/>
     <w:rsid w:val="00F3464B"/>
     <w:rsid w:val="00F37CD6"/>
     <w:rsid w:val="00F57FFD"/>
     <w:rsid w:val="00F669C7"/>
     <w:rsid w:val="00FA29C7"/>
     <w:rsid w:val="00FC4363"/>
     <w:rsid w:val="00FC7354"/>
+    <w:rsid w:val="00FD6E42"/>
     <w:rsid w:val="00FF1680"/>
     <w:rsid w:val="00FF3A04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="383A0F1A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39D15ACB-BA43-4CAE-87FA-D95EF073360C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7040,94 +8458,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -7905,93 +9327,1481 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00071A07"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sr-only">
     <w:name w:val="sr-only"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00A627AD"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B3A78"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B3A78"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B3A78"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-heidelberg.de/mentoring_postdocs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mentoring@uni-heidelberg.de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-heidelberg.de/mentoring_postdocs_en" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urz.uni-heidelberg.de/de/support/anleitungen/smime-zertifikat-beantragen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mentoring@uni-heidelberg.de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:name w:val="DefaultPlaceholder_-1854013439"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{771B817C-5072-4818-B9FB-E400F39A990A}"/>
+        <w:guid w:val="{40FD94B0-C496-42E6-8927-A0E174152865}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FC23DA" w:rsidRDefault="00B97256">
-          <w:r w:rsidRPr="001A102D">
+        <w:p w:rsidR="00910AC7" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="DefaultPlaceholder-18540134397"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
-            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+            <w:t>Please choose an element</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063251A">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8357CA7F5A5E4C99830210EF99AD9207"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{805354C3-2F1B-4191-8410-1E07E6A9C3AD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="8357CA7F5A5E4C99830210EF99AD92077"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Please click to enter text here</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063251A">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF63"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C021A2CA-8928-4407-AE1B-8697DDF0AFF8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="B1A25D6CEDE74E01B3CC99837EC3FF637"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2DE3F09620B343C99C10463FBDB87826"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{19AAC410-49C1-4191-8951-2FE296AE2621}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="2DE3F09620B343C99C10463FBDB878267"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C067"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{15209DB8-CBB6-453E-B774-AFB0C2B3AAE9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="08C37A9FCBBF48D6B96DFB6F19C0C0677"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4F71FF52FAF14D67A30517453924DE7A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2905F5CA-E662-4EAD-8D1F-832A84C7A4C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="4F71FF52FAF14D67A30517453924DE7A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F98"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2D09152C-80AB-4E05-A9BF-5350D23E3E9E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="C4B94AC18C1E446F83B3B14B9FE69F987"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{021CFC31-07DE-4667-B8A0-C5F3ABE5B2B8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="2404C75E5D5C49F3B8F84B40639102DE7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Date/s of birth</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063251A">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E330A72B272C465F814C073008D09CB3"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{608BAF68-A334-4EDA-9524-D147D5240523}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="E330A72B272C465F814C073008D09CB37"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C273B9EB-E699-4DFE-A3DA-ACDEAFC600B5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="1E76F90E787846B4BDE75ACCA394FF7B7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4E991FCF56C641A5BF4856439E87998B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9E7A0FC-A518-4918-A0C2-7650ED871EA6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="4E991FCF56C641A5BF4856439E87998B7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Please choose an element</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F06436">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B77D17A7C0F54306B2A693F212BC2C63"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2F77616C-C579-420B-AB97-1815354A60C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="B77D17A7C0F54306B2A693F212BC2C637"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C2"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C7280B19-ED3E-462E-953F-F06B941CE235}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="B93AA5838B344BDBABF9E1BF305C61C27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4E47040F-D550-4A02-AAA5-DC7103722B85}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="3DF639E1D3964F438964939C5FF8CEFD7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E30BBD9061EC48CFBAF098B503522AA2"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F7851E25-82B7-46D2-8AF5-93A1F5848287}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="E30BBD9061EC48CFBAF098B503522AA27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0B07303577404EB28932C7AA46E626F0"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B9D270F6-6808-4F0C-911C-6B446DBE70D4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="0B07303577404EB28932C7AA46E626F07"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="918F39E8CA68431A92B4EFF975775823"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{19155390-ADF5-43AD-970B-FF7004CED797}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="918F39E8CA68431A92B4EFF9757758237"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="877980209B13406CA8145091AA3867BC"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8EE3935-1A41-464F-BCBA-DD409DCF8FEE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="877980209B13406CA8145091AA3867BC7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F7340"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE507A45-56E0-4FCA-8BC8-AAD9DB1E8C05}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="1593E2F5CC164FEB8A763A7B5B6F73407"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D574"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A17B50F8-0D5A-4B86-BF82-8ED3635D4164}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="5BA689C4A3BD4367880F9A0E5EB4D5747"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="385740E1CE184B05940EB32C55939BF2"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74F386B5-629B-4B85-B473-F9195DEAC6FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="385740E1CE184B05940EB32C55939BF27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A1BC43BC-DE24-4A59-AFCD-A25017E94713}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="ED46115B4F7D4C19BFCD033608F40EAF7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95349A8E-ED2E-4FDF-B926-128F5AAD284D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="4A105EFAF91B41CBAB4250FB3C828D0C7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="364FFAC6797A41418D1E5C597A4DBA12"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1E5D6B21-77CE-48DC-BE55-B65B54C04D09}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="364FFAC6797A41418D1E5C597A4DBA127"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E2"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D1D34B9-73E5-4B68-B5E7-291DB440C608}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E279"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BE35CADD-77FC-440C-B7A9-8621B2062A1A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="FBC3143F2C7D4FD19486A880FCC6E2797"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Please click to enter text here</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063251A">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E1"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B73A5A5C-7CD1-4CC1-B7F9-58344CA69647}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="F26364C9F9254B2D83C9D453FB4F82E17"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FC968952-D39D-4608-80EC-4F27682B5EF3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B45611FA72FB4E69875F396CFDF58F98"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{78A4465C-A99E-43AA-8A5C-DF71F460D57B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="B45611FA72FB4E69875F396CFDF58F987"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE105"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3705A668-BCCC-4FA0-B709-07CBE51FAEBF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1057"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DB97CE8D-8717-4E24-9FA2-C2808AFA0615}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="8E0AD70F3DCC424CA259FB30D977E98F7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C3"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{26988CD6-7DF1-4EEA-B047-FB2F07D29949}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="D76F3B53AF7B46F0A9BD9DD20EC805C37"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C026ED3174734913B9AA9C70630890B7"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E316C075-5CA9-4CE0-A0E6-6AEDEC08A8DB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="C026ED3174734913B9AA9C70630890B77"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0E77E1B-5554-4B7C-A2BF-F01F1C93C96B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="904196B00CA648E39D1D88C3DC8BB04D7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C3833DD7-9044-43CF-A484-AE2367B5A4FD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="41B60C24C0344954A33EB4E1078EE1BE7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0A8DF716ED6440ADB80A87968817977A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D7D1E005-6176-4775-B937-913BB1756E92}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="0A8DF716ED6440ADB80A87968817977A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0E38D99058F84189B390BB6F42292849"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{10364F39-DB1F-4C91-A88D-40A1776A4BFF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="0E38D99058F84189B390BB6F422928497"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9E2F8A93E27C447E83D66D7B906882F9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3475BC3B-4AC4-4ECE-B8D1-11E1503F598B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="9E2F8A93E27C447E83D66D7B906882F97"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="16F5B70F53164853B25C780B742546FD"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{88063FEB-857C-4558-B5C6-07A25DF7DDC6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="16F5B70F53164853B25C780B742546FD7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51514A9E23FB4041B0A238B5ED00879A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F09355A-D98D-4937-98BF-C436A0645497}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="51514A9E23FB4041B0A238B5ED00879A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE07431B113C4A3B849697728C9DE194"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B9BBA01E-0511-4BF8-9B6B-C40E4621E14F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="DE07431B113C4A3B849697728C9DE1947"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A0B60878-01C5-46D7-8421-9FFBE8484962}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="47F153C8934A45C8B0FDE1FFC11015CE7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6FFA0C46EEDE48628245DFF37801F645"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{39A87273-E924-4F80-8101-4284859352ED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="6FFA0C46EEDE48628245DFF37801F6457"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{96C48B55-8EDC-4EDB-94B3-3CB4120507E7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="4A73975BD0614AF4A0834C6BC073DA3A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD6E42">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51ED315B-D003-4238-85AA-69F497AE770E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00375D48" w:rsidP="00375D48">
+          <w:pPr>
+            <w:pStyle w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005B7ECD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Please click to enter text here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8043,61 +10853,57 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D6D4F"/>
     <w:rsid w:val="002E1FC0"/>
+    <w:rsid w:val="00375D48"/>
     <w:rsid w:val="004D6D4F"/>
     <w:rsid w:val="006E380D"/>
-    <w:rsid w:val="007309ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00794026"/>
     <w:rsid w:val="00910AC7"/>
+    <w:rsid w:val="00A65F87"/>
     <w:rsid w:val="00AA4BFB"/>
-    <w:rsid w:val="00B97256"/>
     <w:rsid w:val="00DF2F0B"/>
-    <w:rsid w:val="00FC23DA"/>
-    <w:rsid w:val="00FF3251"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -8199,94 +11005,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -8503,53 +11313,2965 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B97256"/>
+    <w:rsid w:val="00375D48"/>
     <w:rPr>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD9207">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD9207"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF63">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF63"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-1854013439">
+    <w:name w:val="DefaultPlaceholder_-1854013439"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB87826">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB87826"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C067">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C067"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F98">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F98"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB3">
+    <w:name w:val="E330A72B272C465F814C073008D09CB3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C63">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C63"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C2">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA2">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F0">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F0"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF975775823">
+    <w:name w:val="918F39E8CA68431A92B4EFF975775823"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC">
+    <w:name w:val="877980209B13406CA8145091AA3867BC"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F7340">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F7340"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D574">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D574"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF2">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA12">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA12"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E2">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E279">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E279"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E1">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F98">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F98"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE105">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE105"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C3">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B7">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F42292849">
+    <w:name w:val="0E38D99058F84189B390BB6F42292849"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F9">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F9"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE194">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE194"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F645">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F645"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD92071">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD92071"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF631">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF631"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-18540134391">
+    <w:name w:val="DefaultPlaceholder_-18540134391"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB878261">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB878261"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C0671">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C0671"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A1">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F981">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F981"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE1">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB31">
+    <w:name w:val="E330A72B272C465F814C073008D09CB31"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B1">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B1">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C631">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C631"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C21">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C21"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD1">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA21">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA21"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F01">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F01"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF9757758231">
+    <w:name w:val="918F39E8CA68431A92B4EFF9757758231"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC1">
+    <w:name w:val="877980209B13406CA8145091AA3867BC1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F73401">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F73401"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D5741">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D5741"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF21">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF21"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF1">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C1">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA121">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA121"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E21">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E21"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E2791">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E2791"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E11">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E11"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A1">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F981">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F981"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE1051">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1051"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F1">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C31">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C31"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B71">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B71"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D1">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE1">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A1">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F422928491">
+    <w:name w:val="0E38D99058F84189B390BB6F422928491"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F91">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F91"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD1">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A1">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE1941">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE1941"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE1">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F6451">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F6451"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A1">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D1">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D1"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD92072">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD92072"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF632">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF632"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-18540134392">
+    <w:name w:val="DefaultPlaceholder_-18540134392"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB878262">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB878262"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C0672">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C0672"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A2">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F982">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F982"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE2">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB32">
+    <w:name w:val="E330A72B272C465F814C073008D09CB32"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B2">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B2">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C632">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C632"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C22">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C22"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD2">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA22">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA22"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F02">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F02"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF9757758232">
+    <w:name w:val="918F39E8CA68431A92B4EFF9757758232"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC2">
+    <w:name w:val="877980209B13406CA8145091AA3867BC2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F73402">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F73402"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D5742">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D5742"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF22">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF22"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF2">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C2">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA122">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA122"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E22">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E22"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E2792">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E2792"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E12">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E12"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A2">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F982">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F982"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE1052">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1052"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F2">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C32">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C32"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B72">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B72"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D2">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE2">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A2">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F422928492">
+    <w:name w:val="0E38D99058F84189B390BB6F422928492"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F92">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F92"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD2">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A2">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE1942">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE1942"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE2">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F6452">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F6452"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A2">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D2">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D2"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD92073">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD92073"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF633">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF633"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-18540134393">
+    <w:name w:val="DefaultPlaceholder_-18540134393"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB878263">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB878263"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C0673">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C0673"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A3">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F983">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F983"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE3">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB33">
+    <w:name w:val="E330A72B272C465F814C073008D09CB33"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B3">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B3">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C633">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C633"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C23">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C23"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD3">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA23">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA23"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F03">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F03"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF9757758233">
+    <w:name w:val="918F39E8CA68431A92B4EFF9757758233"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC3">
+    <w:name w:val="877980209B13406CA8145091AA3867BC3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F73403">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F73403"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D5743">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D5743"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF23">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF23"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF3">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C3">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA123">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA123"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E23">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E23"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E2793">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E2793"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E13">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E13"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A3">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F983">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F983"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE1053">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1053"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F3">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C33">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C33"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B73">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B73"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D3">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE3">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A3">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F422928493">
+    <w:name w:val="0E38D99058F84189B390BB6F422928493"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F93">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F93"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD3">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A3">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE1943">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE1943"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE3">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F6453">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F6453"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A3">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D3">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D3"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD92074">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD92074"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF634">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF634"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-18540134394">
+    <w:name w:val="DefaultPlaceholder_-18540134394"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB878264">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB878264"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C0674">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C0674"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A4">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F984">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F984"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE4">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB34">
+    <w:name w:val="E330A72B272C465F814C073008D09CB34"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B4">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B4">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C634">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C634"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C24">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C24"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD4">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA24">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA24"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F04">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F04"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF9757758234">
+    <w:name w:val="918F39E8CA68431A92B4EFF9757758234"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC4">
+    <w:name w:val="877980209B13406CA8145091AA3867BC4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F73404">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F73404"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D5744">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D5744"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF24">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF24"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF4">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C4">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA124">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA124"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E24">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E24"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E2794">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E2794"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E14">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E14"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A4">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F984">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F984"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE1054">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1054"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F4">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C34">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C34"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B74">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B74"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D4">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE4">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A4">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F422928494">
+    <w:name w:val="0E38D99058F84189B390BB6F422928494"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F94">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F94"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD4">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A4">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE1944">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE1944"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE4">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F6454">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F6454"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A4">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D4">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D4"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD92075">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD92075"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF635">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF635"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-18540134395">
+    <w:name w:val="DefaultPlaceholder_-18540134395"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB878265">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB878265"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C0675">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C0675"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A5">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F985">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F985"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE5">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB35">
+    <w:name w:val="E330A72B272C465F814C073008D09CB35"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B5">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B5">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C635">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C635"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C25">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C25"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD5">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA25">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA25"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F05">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F05"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF9757758235">
+    <w:name w:val="918F39E8CA68431A92B4EFF9757758235"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC5">
+    <w:name w:val="877980209B13406CA8145091AA3867BC5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F73405">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F73405"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D5745">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D5745"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF25">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF25"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF5">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C5">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA125">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA125"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E25">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E25"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E2795">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E2795"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E15">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E15"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A5">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F985">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F985"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE1055">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1055"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F5">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C35">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C35"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B75">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B75"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D5">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE5">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A5">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F422928495">
+    <w:name w:val="0E38D99058F84189B390BB6F422928495"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F95">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F95"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD5">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A5">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE1945">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE1945"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE5">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F6455">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F6455"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A5">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D5">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D5"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD92076">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD92076"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF636">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF636"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-18540134396">
+    <w:name w:val="DefaultPlaceholder_-18540134396"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB878266">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB878266"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C0676">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C0676"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A6">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F986">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F986"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE6">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB36">
+    <w:name w:val="E330A72B272C465F814C073008D09CB36"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B6">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B6">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C636">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C636"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C26">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C26"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD6">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA26">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA26"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F06">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F06"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF9757758236">
+    <w:name w:val="918F39E8CA68431A92B4EFF9757758236"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC6">
+    <w:name w:val="877980209B13406CA8145091AA3867BC6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F73406">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F73406"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D5746">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D5746"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF26">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF26"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF6">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C6">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA126">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA126"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E26">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E26"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E2796">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E2796"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E16">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E16"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A6">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F986">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F986"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE1056">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1056"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F6">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C36">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C36"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B76">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B76"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D6">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE6">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A6">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F422928496">
+    <w:name w:val="0E38D99058F84189B390BB6F422928496"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F96">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F96"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD6">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A6">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE1946">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE1946"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE6">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F6456">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F6456"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A6">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D6">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D6"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8357CA7F5A5E4C99830210EF99AD92077">
+    <w:name w:val="8357CA7F5A5E4C99830210EF99AD92077"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A25D6CEDE74E01B3CC99837EC3FF637">
+    <w:name w:val="B1A25D6CEDE74E01B3CC99837EC3FF637"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-18540134397">
+    <w:name w:val="DefaultPlaceholder_-18540134397"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE3F09620B343C99C10463FBDB878267">
+    <w:name w:val="2DE3F09620B343C99C10463FBDB878267"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C37A9FCBBF48D6B96DFB6F19C0C0677">
+    <w:name w:val="08C37A9FCBBF48D6B96DFB6F19C0C0677"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F71FF52FAF14D67A30517453924DE7A7">
+    <w:name w:val="4F71FF52FAF14D67A30517453924DE7A7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B94AC18C1E446F83B3B14B9FE69F987">
+    <w:name w:val="C4B94AC18C1E446F83B3B14B9FE69F987"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2404C75E5D5C49F3B8F84B40639102DE7">
+    <w:name w:val="2404C75E5D5C49F3B8F84B40639102DE7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E330A72B272C465F814C073008D09CB37">
+    <w:name w:val="E330A72B272C465F814C073008D09CB37"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E76F90E787846B4BDE75ACCA394FF7B7">
+    <w:name w:val="1E76F90E787846B4BDE75ACCA394FF7B7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E991FCF56C641A5BF4856439E87998B7">
+    <w:name w:val="4E991FCF56C641A5BF4856439E87998B7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B77D17A7C0F54306B2A693F212BC2C637">
+    <w:name w:val="B77D17A7C0F54306B2A693F212BC2C637"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93AA5838B344BDBABF9E1BF305C61C27">
+    <w:name w:val="B93AA5838B344BDBABF9E1BF305C61C27"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF639E1D3964F438964939C5FF8CEFD7">
+    <w:name w:val="3DF639E1D3964F438964939C5FF8CEFD7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30BBD9061EC48CFBAF098B503522AA27">
+    <w:name w:val="E30BBD9061EC48CFBAF098B503522AA27"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B07303577404EB28932C7AA46E626F07">
+    <w:name w:val="0B07303577404EB28932C7AA46E626F07"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918F39E8CA68431A92B4EFF9757758237">
+    <w:name w:val="918F39E8CA68431A92B4EFF9757758237"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877980209B13406CA8145091AA3867BC7">
+    <w:name w:val="877980209B13406CA8145091AA3867BC7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1593E2F5CC164FEB8A763A7B5B6F73407">
+    <w:name w:val="1593E2F5CC164FEB8A763A7B5B6F73407"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA689C4A3BD4367880F9A0E5EB4D5747">
+    <w:name w:val="5BA689C4A3BD4367880F9A0E5EB4D5747"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385740E1CE184B05940EB32C55939BF27">
+    <w:name w:val="385740E1CE184B05940EB32C55939BF27"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED46115B4F7D4C19BFCD033608F40EAF7">
+    <w:name w:val="ED46115B4F7D4C19BFCD033608F40EAF7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A105EFAF91B41CBAB4250FB3C828D0C7">
+    <w:name w:val="4A105EFAF91B41CBAB4250FB3C828D0C7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="364FFAC6797A41418D1E5C597A4DBA127">
+    <w:name w:val="364FFAC6797A41418D1E5C597A4DBA127"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="870D5E9FDD2F4D5AB0B2E3E4A317F2E27">
+    <w:name w:val="870D5E9FDD2F4D5AB0B2E3E4A317F2E27"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBC3143F2C7D4FD19486A880FCC6E2797">
+    <w:name w:val="FBC3143F2C7D4FD19486A880FCC6E2797"/>
+    <w:rsid w:val="00375D48"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26364C9F9254B2D83C9D453FB4F82E17">
+    <w:name w:val="F26364C9F9254B2D83C9D453FB4F82E17"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95A0B6D3B0D74ADA91F28C4BD23BB45A7">
+    <w:name w:val="95A0B6D3B0D74ADA91F28C4BD23BB45A7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B45611FA72FB4E69875F396CFDF58F987">
+    <w:name w:val="B45611FA72FB4E69875F396CFDF58F987"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D48A7613D0E4E3B9C3C9B7BBD7DE1057">
+    <w:name w:val="3D48A7613D0E4E3B9C3C9B7BBD7DE1057"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E0AD70F3DCC424CA259FB30D977E98F7">
+    <w:name w:val="8E0AD70F3DCC424CA259FB30D977E98F7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76F3B53AF7B46F0A9BD9DD20EC805C37">
+    <w:name w:val="D76F3B53AF7B46F0A9BD9DD20EC805C37"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C026ED3174734913B9AA9C70630890B77">
+    <w:name w:val="C026ED3174734913B9AA9C70630890B77"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904196B00CA648E39D1D88C3DC8BB04D7">
+    <w:name w:val="904196B00CA648E39D1D88C3DC8BB04D7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41B60C24C0344954A33EB4E1078EE1BE7">
+    <w:name w:val="41B60C24C0344954A33EB4E1078EE1BE7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A8DF716ED6440ADB80A87968817977A7">
+    <w:name w:val="0A8DF716ED6440ADB80A87968817977A7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E38D99058F84189B390BB6F422928497">
+    <w:name w:val="0E38D99058F84189B390BB6F422928497"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E2F8A93E27C447E83D66D7B906882F97">
+    <w:name w:val="9E2F8A93E27C447E83D66D7B906882F97"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F5B70F53164853B25C780B742546FD7">
+    <w:name w:val="16F5B70F53164853B25C780B742546FD7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51514A9E23FB4041B0A238B5ED00879A7">
+    <w:name w:val="51514A9E23FB4041B0A238B5ED00879A7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07431B113C4A3B849697728C9DE1947">
+    <w:name w:val="DE07431B113C4A3B849697728C9DE1947"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47F153C8934A45C8B0FDE1FFC11015CE7">
+    <w:name w:val="47F153C8934A45C8B0FDE1FFC11015CE7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FFA0C46EEDE48628245DFF37801F6457">
+    <w:name w:val="6FFA0C46EEDE48628245DFF37801F6457"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A73975BD0614AF4A0834C6BC073DA3A7">
+    <w:name w:val="4A73975BD0614AF4A0834C6BC073DA3A7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59E69D9F6D8C421D9DB9C3A7FBABF78D7">
+    <w:name w:val="59E69D9F6D8C421D9DB9C3A7FBABF78D7"/>
+    <w:rsid w:val="00375D48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -8788,81 +14510,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1787110-0BD0-48BC-9140-EBD2F7ECDDE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A5A3EA1-2811-4E69-A1DD-8488544C150B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4986</Characters>
+  <Pages>6</Pages>
+  <Words>938</Words>
+  <Characters>5911</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Heidelberg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5766</CharactersWithSpaces>
+  <CharactersWithSpaces>6836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Azubi Praktikant,</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>