--- v0 (2026-03-02)
+++ v1 (2026-08-27)
@@ -1,2078 +1,2712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AB3C5B" w:rsidRPr="00215AD2" w:rsidRDefault="00AB3C5B" w:rsidP="00AB3C5B">
+    <w:p w14:paraId="4BC29AF4" w14:textId="4E5A0769" w:rsidR="00477ED7" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="0098786B">
       <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F42ABB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F7C3B">
         <w:rPr>
           <w:i/>
-          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">For attention of:  University Administration – Research Division, Seminarstr. </w:t>
+        <w:t>For</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215AD2">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F7C3B">
         <w:rPr>
           <w:i/>
-          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F7C3B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F7C3B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F7C3B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>attention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F7C3B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F7C3B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00477ED7" w:rsidRPr="001F7C3B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  Universitätsverwaltung - Dezernat Forschung, Seminarstr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00477ED7" w:rsidRPr="0086189C">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2, 69117 Heidelberg</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="03BF71FD" w14:textId="0B0E6B51" w:rsidR="00477ED7" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="003717DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086189C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application for approval of a third-party funded research fellowship </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26610">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0086189C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>at Heidelberg University</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3703"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="3612"/>
+        <w:gridCol w:w="1628"/>
+        <w:gridCol w:w="197"/>
+        <w:gridCol w:w="186"/>
+        <w:gridCol w:w="195"/>
+        <w:gridCol w:w="1486"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="78"/>
+        <w:gridCol w:w="2572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F95F3B" w:rsidRPr="00BE0B34" w:rsidTr="000B4525">
+      <w:tr w:rsidR="00477ED7" w:rsidRPr="0086189C" w14:paraId="10D16CAA" w14:textId="77777777" w:rsidTr="00CC2B98">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9212" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6284A73D" w14:textId="77777777" w:rsidR="00477ED7" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fellow</w:t>
+            </w:r>
+            <w:r w:rsidR="00477ED7" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1610AF12" w14:textId="57E0D3D4" w:rsidR="005A66BF" w:rsidRPr="0086189C" w:rsidRDefault="000273F8" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080605F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Surname, Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00655B83">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="19190C33" w14:textId="69F2917F" w:rsidR="00477ED7" w:rsidRPr="00A633C5" w:rsidRDefault="00A633C5" w:rsidP="00CC2B98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...79 lines deleted...]
-            </w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Title"/>
+                <w:tag w:val="Title"/>
+                <w:id w:val="-814873149"/>
+                <w:placeholder>
+                  <w:docPart w:val="5F9A667E5E7F42CD80EFC57F1303EFE0"/>
+                </w:placeholder>
+                <w:comboBox>
+                  <w:listItem w:value="Wählen Sie ein Element aus."/>
+                  <w:listItem w:displayText="Ms." w:value="Ms."/>
+                  <w:listItem w:displayText="Mrs." w:value="Mrs."/>
+                  <w:listItem w:displayText="Mr." w:value="Mr."/>
+                  <w:listItem w:displayText="Mx." w:value="Mx."/>
+                  <w:listItem w:displayText="Dr." w:value="Dr."/>
+                  <w:listItem w:displayText="Prof." w:value="Prof."/>
+                  <w:listItem w:displayText="--" w:value="--"/>
+                </w:comboBox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002A61E4" w:rsidRPr="00A633C5">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Prof.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:alias w:val="title"/>
-[...1 lines deleted...]
-            <w:id w:val="1759555712"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="21"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:alias w:val="Surname"/>
+            <w:tag w:val="Surname"/>
+            <w:id w:val="-1712334652"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
             <w:showingPlcHdr/>
-            <w:dropDownList>
-[...2 lines deleted...]
-            </w:dropDownList>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1559" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="2120" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00A25C87">
-                <w:r w:rsidRPr="00F42ABB">
+              <w:p w14:paraId="70F5BF04" w14:textId="77777777" w:rsidR="00477ED7" w:rsidRPr="00A633C5" w:rsidRDefault="005A66BF" w:rsidP="00CC2B98">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A633C5">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="21"/>
                   </w:rPr>
-                  <w:t>Wählen Sie ein Element aus.</w:t>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:alias w:val="name, surname"/>
-[...1 lines deleted...]
-            <w:id w:val="-2133009689"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="21"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:alias w:val="Name"/>
+            <w:tag w:val="Name"/>
+            <w:id w:val="-1969343913"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3859" w:type="dxa"/>
-                <w:gridSpan w:val="6"/>
+                <w:tcW w:w="2650" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00A25C87">
-                <w:r w:rsidRPr="00F42ABB">
+              <w:p w14:paraId="1EADE907" w14:textId="77777777" w:rsidR="00477ED7" w:rsidRPr="00A633C5" w:rsidRDefault="005A66BF" w:rsidP="00CC2B98">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A633C5">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="21"/>
                   </w:rPr>
-                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidTr="000B4525">
+      <w:tr w:rsidR="005A66BF" w:rsidRPr="0086189C" w14:paraId="10B71162" w14:textId="77777777" w:rsidTr="0098786B">
         <w:trPr>
-          <w:trHeight w:val="323"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D42754C" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Nationality</w:t>
+            </w:r>
+            <w:r w:rsidR="005A66BF" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6595" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="099ABFA7" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRPr="0086189C" w:rsidRDefault="005A66BF" w:rsidP="00897258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A66BF" w:rsidRPr="001F7C3B" w14:paraId="1108E80D" w14:textId="77777777" w:rsidTr="00A633C5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A229A6B" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRPr="0086189C" w:rsidRDefault="005A66BF" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ad</w:t>
+            </w:r>
+            <w:r w:rsidR="003717DA" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dress</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8ACF16" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="003717DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Private address or address of Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6595" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00A25C87">
-[...9 lines deleted...]
-              <w:t>Nationality</w:t>
+          <w:p w14:paraId="7437857C" w14:textId="433663B6" w:rsidR="005A66BF" w:rsidRPr="00A633C5" w:rsidRDefault="005A66BF" w:rsidP="00A633C5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A66BF" w:rsidRPr="0086189C" w14:paraId="2369A99C" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBAF3E5" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Type of Fellowship</w:t>
+            </w:r>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1021047368"/>
-[...232 lines deleted...]
-            <w:id w:val="-1741090209"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:alias w:val="Type of Fellowship"/>
+            <w:tag w:val="Type of Fellowship"/>
+            <w:id w:val="1524521309"/>
+            <w:placeholder>
+              <w:docPart w:val="ADA412628FE142ADB4A8D4F989BC8C5C"/>
+            </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Wählen Sie ein Element aus."/>
               <w:listItem w:displayText="doctoral fellowship" w:value="doctoral fellowship"/>
               <w:listItem w:displayText="qualification fellowship" w:value="qualification fellowship"/>
-              <w:listItem w:displayText="upgrade" w:value="upgrade"/>
-              <w:listItem w:displayText="postdoc fellowship" w:value="postdoc fellowship"/>
+              <w:listItem w:displayText="postdoctoral fellowship" w:value="postdoctoral fellowship"/>
+              <w:listItem w:displayText="upgrade of an existing fellowship" w:value="upgrade of an existing fellowship"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5418" w:type="dxa"/>
-                <w:gridSpan w:val="9"/>
+                <w:tcW w:w="6595" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00A25C87">
-                <w:r w:rsidRPr="00F42ABB">
+              <w:p w14:paraId="282B625F" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRPr="001F7C3B" w:rsidRDefault="005A66BF" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005F06E5" w:rsidRPr="00F42ABB" w:rsidTr="000B4525">
+      <w:tr w:rsidR="00286DBD" w:rsidRPr="0086189C" w14:paraId="025DCB1D" w14:textId="77777777" w:rsidTr="0098786B">
         <w:trPr>
-          <w:trHeight w:val="699"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">selection process. </w:t>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279C8A02" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Selection Process</w:t>
+            </w:r>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6595" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B673B61" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The research fellowship is awarded based on a duly executed selection process</w:t>
+            </w:r>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:id w:val="1927158163"/>
+                <w:id w:val="23145029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00F42ABB">
+                <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidTr="000B4525">
-[...2 lines deleted...]
-            <w:tcW w:w="3794" w:type="dxa"/>
+      <w:tr w:rsidR="00286DBD" w:rsidRPr="0086189C" w14:paraId="0223843C" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6345C6F7" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Duration</w:t>
+            </w:r>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EECAC0" w14:textId="77777777" w:rsidR="003717DA" w:rsidRPr="001F7C3B" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>Months</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:alias w:val="Total length in months"/>
+              <w:tag w:val="Total length in months"/>
+              <w:id w:val="1973083659"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="11E4EA24" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="001F7C3B" w:rsidRDefault="00286DBD" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F71802" w14:textId="77777777" w:rsidR="003717DA" w:rsidRPr="001F7C3B" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>Start:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:alias w:val="From"/>
+              <w:tag w:val="From"/>
+              <w:id w:val="-947392661"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date>
+                <w:dateFormat w:val="dd.MM.yyyy"/>
+                <w:lid w:val="de-DE"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4360CFA8" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="001F7C3B" w:rsidRDefault="00286DBD" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2572" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="740B2C15" w14:textId="77777777" w:rsidR="003717DA" w:rsidRPr="001F7C3B" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>End:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:alias w:val="Until"/>
+              <w:tag w:val="Until"/>
+              <w:id w:val="534551308"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date>
+                <w:dateFormat w:val="dd.MM.yyyy"/>
+                <w:lid w:val="de-DE"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6BA7097A" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="001F7C3B" w:rsidRDefault="00286DBD" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00A633C5">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00286DBD" w:rsidRPr="0086189C" w14:paraId="5ED1CD76" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2794AF77" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Amount of Payment</w:t>
+            </w:r>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1C2E85" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>Amount</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Total"/>
+                <w:tag w:val="Total"/>
+                <w:id w:val="-279415443"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00286DBD" w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B86B4E" w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86B4E" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3156F7" w14:textId="6EDB33F0" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>Mont</w:t>
+            </w:r>
+            <w:r w:rsidR="0086189C" w:rsidRPr="001F7C3B">
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve">ly </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>Amount</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Monthly"/>
+                <w:tag w:val="Monthly"/>
+                <w:id w:val="993538295"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00286DBD" w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B86B4E" w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86B4E" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2572" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E239D8" w14:textId="7805AAF0" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>One</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0086189C" w:rsidRPr="001F7C3B">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve">time </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>allowance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="001F7C3B">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B86B4E" w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:alias w:val="Family or travel allowance"/>
+                <w:tag w:val="Family or travel allowance"/>
+                <w:id w:val="-1079206682"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00286DBD" w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B86B4E" w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86B4E" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00286DBD" w:rsidRPr="0086189C" w14:paraId="76FD45CD" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C41857" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Children</w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE67E5F" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1245794125"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4584" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="078AE845" w14:textId="6A64747F" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Attach certificat</w:t>
+            </w:r>
+            <w:r w:rsidR="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00286DBD" w:rsidRPr="00A633C5" w14:paraId="696E7A51" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6BC627" w14:textId="3FB7D90C" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Special case: total amount exceeds maximum limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9DA999" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="00A718BC" w:rsidP="003717DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1415896561"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003717DA" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00286DBD" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="2071841603"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003717DA" w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4584" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D802DEB" w14:textId="77777777" w:rsidR="00286DBD" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Attach written permission of the third-party funder to exceed the maximum limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00950F86" w:rsidRPr="0086189C" w14:paraId="506BD09E" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E576FA2" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="0086189C" w:rsidRDefault="003717DA" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Previous fellowships at Heidelberg University or granted by other public or private donors for the same purpose</w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B627D82" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="0086189C" w:rsidRDefault="00A718BC" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1245223219"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00950F86" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-986856881"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00950F86" w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4584" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C75AE08" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="001F7C3B" w:rsidRDefault="009C470A" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C459EB" w:rsidRPr="001F7C3B">
+              <w:t>duration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>months</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00950F86" w:rsidRPr="001F7C3B">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:id w:val="-1453942823"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="29A23F86" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="001F7C3B" w:rsidRDefault="00950F86" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00950F86" w:rsidRPr="00A633C5" w14:paraId="690378C3" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532F2E8A" w14:textId="0C7BA47D" w:rsidR="00950F86" w:rsidRPr="0086189C" w:rsidRDefault="009C470A" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Topic/Title of Research Work</w:t>
+            </w:r>
+            <w:r w:rsidR="00950F86" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6595" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5419489C" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="0086189C" w:rsidRDefault="00950F86" w:rsidP="00897258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00950F86" w:rsidRPr="00A633C5" w14:paraId="43344D3D" w14:textId="77777777" w:rsidTr="00A633C5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="453CC6DA" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="0086189C" w:rsidRDefault="009C470A" w:rsidP="00477ED7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Name of Supervisor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A57642" w14:textId="250F6B4D" w:rsidR="00950F86" w:rsidRPr="0086189C" w:rsidRDefault="00950F86" w:rsidP="009C470A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>For doctoral</w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fellowship</w:t>
+            </w:r>
+            <w:r w:rsidR="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s only</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6595" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00F95F3B">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31B68C62" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="00A633C5" w:rsidRDefault="00950F86" w:rsidP="00A633C5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00950F86" w:rsidRPr="0086189C" w14:paraId="42E34E64" w14:textId="77777777" w:rsidTr="0098786B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4883FB7F" w14:textId="17F99644" w:rsidR="00950F86" w:rsidRPr="0086189C" w:rsidRDefault="009C470A" w:rsidP="009C470A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Name and Affiliation of Applicant:</w:t>
+            </w:r>
+            <w:r w:rsidR="00950F86" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00950F86" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project lead, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F20194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nstitute or </w:t>
+            </w:r>
+            <w:r w:rsidR="00F20194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esearch </w:t>
+            </w:r>
+            <w:r w:rsidR="00F20194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ntity</w:t>
+            </w:r>
+            <w:r w:rsidR="00950F86" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5404EA" w14:textId="77777777" w:rsidR="009C470A" w:rsidRPr="001F7C3B" w:rsidRDefault="009C470A" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>Applicant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:alias w:val="Applicant"/>
+              <w:tag w:val="Applicant"/>
+              <w:id w:val="-255514254"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="544D4D50" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="001F7C3B" w:rsidRDefault="00950F86" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4584" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="349BDAC4" w14:textId="77777777" w:rsidR="009C470A" w:rsidRPr="001F7C3B" w:rsidRDefault="009C470A" w:rsidP="005A66BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001F7C3B">
+              <w:t>Entity:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:alias w:val="Entity"/>
+              <w:tag w:val="Entity"/>
+              <w:id w:val="1411273593"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5A246FD6" w14:textId="77777777" w:rsidR="00950F86" w:rsidRPr="001F7C3B" w:rsidRDefault="00950F86" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088720B" w:rsidRPr="0086189C" w14:paraId="35B9DC34" w14:textId="77777777" w:rsidTr="00A718BC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25433084" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="009C470A" w:rsidP="002C5774">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further activities of candidate at Heidelberg University </w:t>
+            </w:r>
+            <w:r w:rsidR="002C5774" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paid by the university </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5774" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> other public or private donors:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA8F7CB" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="00A718BC" w:rsidP="009C470A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1492909047"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-11988987"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:alias w:val="duration in months"/>
-[...1 lines deleted...]
-            <w:id w:val="43563259"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:alias w:val="Type, duration in months"/>
+            <w:tag w:val="Type, duration in months"/>
+            <w:id w:val="-2095233083"/>
+            <w:placeholder>
+              <w:docPart w:val="CA0A4267545B42988FE4263B9D38ADF8"/>
+            </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1806" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="4967" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
               </w:tcPr>
-              <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00A25C87">
-                <w:r w:rsidRPr="00F42ABB">
+              <w:p w14:paraId="7636F74B" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="001F7C3B" w:rsidRDefault="0088720B" w:rsidP="005A66BF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0088720B" w:rsidRPr="0086189C" w14:paraId="23B9DFE1" w14:textId="77777777" w:rsidTr="00A718BC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3641765B" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="002C5774" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Previous activities of candidate at Heidelberg University paid by the university or other public or private donors:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08665522" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="00A718BC" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-2099620594"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-194933285"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:alias w:val="start"/>
-[...1 lines deleted...]
-            <w:id w:val="-840699459"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:alias w:val="Type, duration in months"/>
+            <w:tag w:val="Type, duration in months"/>
+            <w:id w:val="1705138021"/>
+            <w:placeholder>
+              <w:docPart w:val="6B9EAB39F004461E8F3CBD4CFE00144B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4967" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+              </w:tcPr>
+              <w:p w14:paraId="58DCA52F" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="001F7C3B" w:rsidRDefault="0088720B" w:rsidP="002C41E2">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="001F7C3B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0088720B" w:rsidRPr="0086189C" w14:paraId="55AB9931" w14:textId="77777777" w:rsidTr="009C470A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CCE927B" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="009C470A" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fund Number</w:t>
+            </w:r>
+            <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD64710" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="00897258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3670E424" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sachauftrag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2903" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23ECFCD1" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="00897258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088720B" w:rsidRPr="00A633C5" w14:paraId="529DF32A" w14:textId="77777777" w:rsidTr="009C470A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3320E0A4" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="009C470A" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Short Description of Fund</w:t>
+            </w:r>
+            <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F56C661" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="009C470A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Funder, Type of Account</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6595" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F051FB4" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="00897258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088720B" w:rsidRPr="0086189C" w14:paraId="3E0ADBDF" w14:textId="77777777" w:rsidTr="009C470A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3612" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="172541FA" w14:textId="77777777" w:rsidR="000273F8" w:rsidRDefault="000273F8" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="108663A2" w14:textId="44A8B49A" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0086189C" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C470A" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Applicant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Signature</w:t>
+            </w:r>
+            <w:r w:rsidR="0088720B" w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA8FB5F" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:alias w:val="Date"/>
+            <w:tag w:val="Date"/>
+            <w:id w:val="-860581840"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+            </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-DE"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1806" w:type="dxa"/>
+                <w:tcW w:w="2011" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidRDefault="00F95F3B" w:rsidP="00A25C87">
-                <w:r w:rsidRPr="00F42ABB">
+              <w:p w14:paraId="03C023DD" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="001F7C3B" w:rsidRDefault="0088720B" w:rsidP="002C41E2">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r w:rsidRPr="0086189C">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Klicken Sie hier, um ein Datum einzugeben.</w:t>
+                  <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
-        <w:sdt>
-[...29 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4584" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D2C792C" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="001F7C3B" w:rsidRDefault="0088720B" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E318D6A" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="002C41E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>_______________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F95F3B" w:rsidRPr="00F42ABB" w:rsidTr="000B4525">
+      <w:tr w:rsidR="0088720B" w:rsidRPr="00A633C5" w14:paraId="787441ED" w14:textId="77777777" w:rsidTr="009C470A">
         <w:trPr>
-          <w:trHeight w:val="452"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
-[...1012 lines deleted...]
-        </w:sdt>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D70E1C3" w14:textId="77777777" w:rsidR="000273F8" w:rsidRDefault="000273F8" w:rsidP="00CC673B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41A1D4FA" w14:textId="0B60D8FC" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="00CC673B" w:rsidP="00CC673B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086189C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I assure that the above information is correct and that a duly executed selection process has taken place.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B25DB" w:rsidRPr="00F42ABB" w:rsidRDefault="007B25DB" w:rsidP="00F95F3B"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007B0F37" w:rsidRPr="007B0F37" w:rsidRDefault="007B25DB" w:rsidP="00806BE8">
+    <w:p w14:paraId="1F120966" w14:textId="77777777" w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidRDefault="0088720B" w:rsidP="0098786B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F42ABB">
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007B0F37" w:rsidRPr="007B0F37" w:rsidSect="00A201ED">
+    <w:sectPr w:rsidR="0088720B" w:rsidRPr="0086189C" w:rsidSect="00950F86">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="1417" w:bottom="284" w:left="1417" w:header="426" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="86"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B5302B"/>
-[...88 lines deleted...]
-    <w:rsid w:val="00FF0FA5"/>
+    <w:rsidRoot w:val="00477ED7"/>
+    <w:rsid w:val="000273F8"/>
+    <w:rsid w:val="001A686B"/>
+    <w:rsid w:val="001F7C3B"/>
+    <w:rsid w:val="00286DBD"/>
+    <w:rsid w:val="002A61E4"/>
+    <w:rsid w:val="002C5774"/>
+    <w:rsid w:val="002F03C2"/>
+    <w:rsid w:val="003717DA"/>
+    <w:rsid w:val="004654F9"/>
+    <w:rsid w:val="00477ED7"/>
+    <w:rsid w:val="005A66BF"/>
+    <w:rsid w:val="00784B69"/>
+    <w:rsid w:val="0086189C"/>
+    <w:rsid w:val="0088720B"/>
+    <w:rsid w:val="00897258"/>
+    <w:rsid w:val="00950F86"/>
+    <w:rsid w:val="009531B7"/>
+    <w:rsid w:val="0098786B"/>
+    <w:rsid w:val="009C470A"/>
+    <w:rsid w:val="00A633C5"/>
+    <w:rsid w:val="00A718BC"/>
+    <w:rsid w:val="00B26610"/>
+    <w:rsid w:val="00B86B4E"/>
+    <w:rsid w:val="00C06FC6"/>
+    <w:rsid w:val="00C459EB"/>
+    <w:rsid w:val="00CC2B98"/>
+    <w:rsid w:val="00CC673B"/>
+    <w:rsid w:val="00D44CA6"/>
+    <w:rsid w:val="00D475A6"/>
+    <w:rsid w:val="00F20194"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="776540B6"/>
-  <w15:docId w15:val="{3F396F87-0B93-41E4-B6F2-8EE39D599D46}"/>
+  <w14:docId w14:val="0D5B9836"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D33B5AB8-27B4-4FCB-AF76-6900C7490B6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2183,51 +2817,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2400,589 +3034,1215 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00477ED7"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00477ED7"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00477ED7"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C459EB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C459EB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5F9A667E5E7F42CD80EFC57F1303EFE0"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E8C0FF8D-88F2-4F24-A4D3-32CD8EA92E68}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E382B" w:rsidRDefault="00D20B7F" w:rsidP="00D20B7F">
+          <w:pPr>
+            <w:pStyle w:val="5F9A667E5E7F42CD80EFC57F1303EFE0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D82E0C">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Wählen Sie ein Element aus.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9B44EF1-C398-46A8-B67D-D8924106D873}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E382B" w:rsidRDefault="00D20B7F">
+          <w:r w:rsidRPr="00D82E0C">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ADA412628FE142ADB4A8D4F989BC8C5C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{583168BE-3C75-44A2-80D9-D35845C99D65}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E382B" w:rsidRDefault="00D20B7F" w:rsidP="00D20B7F">
+          <w:pPr>
+            <w:pStyle w:val="ADA412628FE142ADB4A8D4F989BC8C5C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A511DA">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Wählen Sie ein Element aus.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013438"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9E6C5249-5DC5-4368-8BCB-F68056A3A987}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E382B" w:rsidRDefault="00D20B7F">
+          <w:r w:rsidRPr="00D82E0C">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CA0A4267545B42988FE4263B9D38ADF8"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{38B3EEE4-D3FB-470A-B56E-33D6F0E0702B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E382B" w:rsidRDefault="00D20B7F" w:rsidP="00D20B7F">
+          <w:pPr>
+            <w:pStyle w:val="CA0A4267545B42988FE4263B9D38ADF8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D82E0C">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6B9EAB39F004461E8F3CBD4CFE00144B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7DF91C7F-76AE-40F0-BF3D-57AB32AB49CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E382B" w:rsidRDefault="00D20B7F" w:rsidP="00D20B7F">
+          <w:pPr>
+            <w:pStyle w:val="6B9EAB39F004461E8F3CBD4CFE00144B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D82E0C">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D20B7F"/>
+    <w:rsid w:val="00400A10"/>
+    <w:rsid w:val="005E382B"/>
+    <w:rsid w:val="005E63E2"/>
+    <w:rsid w:val="00D20B7F"/>
+    <w:rsid w:val="00FD2034"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
-[...61 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007616DA"/>
+    <w:rsid w:val="00D20B7F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
-[...14 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F9A667E5E7F42CD80EFC57F1303EFE0">
+    <w:name w:val="5F9A667E5E7F42CD80EFC57F1303EFE0"/>
+    <w:rsid w:val="00D20B7F"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADA412628FE142ADB4A8D4F989BC8C5C">
+    <w:name w:val="ADA412628FE142ADB4A8D4F989BC8C5C"/>
+    <w:rsid w:val="00D20B7F"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA0A4267545B42988FE4263B9D38ADF8">
+    <w:name w:val="CA0A4267545B42988FE4263B9D38ADF8"/>
+    <w:rsid w:val="00D20B7F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
-[...53 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B9EAB39F004461E8F3CBD4CFE00144B">
+    <w:name w:val="6B9EAB39F004461E8F3CBD4CFE00144B"/>
+    <w:rsid w:val="00D20B7F"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Larissa">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Larissa">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E8B62F9-607E-4FA6-971C-3327E5F59B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{518DEA2B-D0EB-4650-9E13-0A4584793F0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>319</Words>
-  <Characters>2012</Characters>
+  <Words>323</Words>
+  <Characters>2038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Uni HD</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2327</CharactersWithSpaces>
+  <CharactersWithSpaces>2357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Bartoszek, Ilonka</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Neldner-Szemethy, Csilla</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>